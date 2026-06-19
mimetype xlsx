--- v0 (2026-05-10)
+++ v1 (2026-06-19)
@@ -6,71 +6,71 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\1\Desktop\Реестр поставщиков\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{589F2F7D-CEA3-4262-9B51-8C6CC3DF6936}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8F5C278-356B-4604-A0DD-5701026D4499}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$1:$J$433</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3509" uniqueCount="1715">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3544" uniqueCount="1732">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>ОКВЭД (у самозанятых - вид деятельности)</t>
   </si>
   <si>
     <t>Наименование Поставщика</t>
   </si>
   <si>
     <t>Отдел</t>
   </si>
   <si>
     <t>Вид оказываемых услуг</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Маркетинговые услуги</t>
   </si>
   <si>
@@ -5817,80 +5817,135 @@
   <si>
     <t>Обучающие курсы, семинары, тренинги по различным темам</t>
   </si>
   <si>
     <t>г. Липецк, пл. Торговая, д.2. пом10</t>
   </si>
   <si>
     <t>https://br48.ru/</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАРК СТУДИО"</t>
   </si>
   <si>
     <t>WEB-разработка (сайтов, техподдержка), маркетинг и продвижение (смм, контекстная реклама, таргетированная реклама, репутационный маркетинг), дизайн и брендинг (разработка брендбука, фирменного стиля, разработка печатной продукции, логотипов, упаковки, реативный визуал для продвижения)</t>
   </si>
   <si>
     <t>675004, Амурская обл, г. Благовещенск,ул.  Зеиская, д. 252, Литр А2</t>
   </si>
   <si>
     <t>ЦПП, ИЦ, ЦПЭ</t>
   </si>
   <si>
     <t>https://darkstudio.pro/</t>
   </si>
   <si>
-    <t>ИП Клиндух Татьяна Сергеевна</t>
-[...28 lines deleted...]
-    <t>https://gritlab.ru/</t>
+    <t>АНО  ДПО "ИМАТОН"</t>
+  </si>
+  <si>
+    <t>https://www.imaton.ru/</t>
+  </si>
+  <si>
+    <t>ООО ЦЕНТР СЕРТИФИКАЦИИ "ИМПЕРИЯ"</t>
+  </si>
+  <si>
+    <t>Содействие по испытаниям продукции на безопасность в рамках ТР ТС, содейсствие в декларировании продукции</t>
+  </si>
+  <si>
+    <t>https://mosimperiya.ru/</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург, 10 линия Васильевского острова, д. 59</t>
+  </si>
+  <si>
+    <t>Москва, , вн. Тер. Г. муниципальный округ Южное Тушино, ул. Свободы, д. 31, стр. 1, пом.1/4</t>
+  </si>
+  <si>
+    <t>Бугера Евгения Юрьевна</t>
+  </si>
+  <si>
+    <t>Верстка, дизайн, полиграфия</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дизайн сайта; Верстка сайта на Тильда; Создание логотипа, фирменного стиаля, брендбука; Дизайн и верстка буклетов, каталогов, визиток, листовок и другой рекламной и полиграфическуой продукции; дизайн карточек для маркетплейсов; дизайн наружной рекламы (вывески, баннеры, ролл-апы и прочие) </t>
+  </si>
+  <si>
+    <t>https://dprofile.ru/evgenia, https://www.behance.net/BugeraE, https://dribbble.com/JenyB</t>
+  </si>
+  <si>
+    <t>Фотограф-анималист</t>
+  </si>
+  <si>
+    <t>Проведение фотосъемок</t>
+  </si>
+  <si>
+    <t>https://vk.com/oksanaloveanimals, https://vk.com/oksanazilberbord</t>
+  </si>
+  <si>
+    <t>ООО "ДКГ"</t>
+  </si>
+  <si>
+    <t>https://dentalcourse.ru/contact</t>
+  </si>
+  <si>
+    <t xml:space="preserve">г. Ижевск, ул. Удмуртская, зд. 304,  7(499)116-31-06, info@dentalcourse.ru 
+</t>
+  </si>
+  <si>
+    <t>Многопрофильное обучение для владельцев стоматологий, образовательная  деятельность, проведение мастер-классов, деловых игр, воркшопов</t>
+  </si>
+  <si>
+    <t>Автономная некоммерческая организация дополнительного профессионального
+образования «Институт бизнеса и информационных технологий» (	
+АНО ДПО «ИнБИТ»)</t>
+  </si>
+  <si>
+    <t>Образовательные услуги,  организация и проведение семинаров, вебинаров, тренингов, мастер-классов, бтзнес-игр</t>
+  </si>
+  <si>
+    <t>https://insbit.ru/</t>
+  </si>
+  <si>
+    <t>620014, г. Екатеринбург, ул.  Куйбышева, д. 41, офис 6, 3 этаж
+7 (922) 207-23-56, 
+7 (929) 213-22-04
+info@insbit.ru, corp@insbit.ru</t>
+  </si>
+  <si>
+    <t>ИП Чичканов Владимир Андреевич</t>
+  </si>
+  <si>
+    <t>69.10- Деятельность в области права</t>
+  </si>
+  <si>
+    <t>Регистрация товарных знаков, географических указаний, наименований мест происхождения товара</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bashukchichkanov.com/ </t>
+  </si>
+  <si>
+    <t>г. Курск,  8 (800) 775-44-968 (800) 775-44-96 info@bashukchichkanov.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="000000"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -6039,51 +6094,51 @@
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -6152,50 +6207,53 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFA9F927"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6960,63 +7018,63 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agitpacket.ru/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planer.ru/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rimmini.ru/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1095;&#1091;&#1075;&#1072;&#1077;&#1074;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infocompskov.ru/information/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=127299,%20%D0%93.%D0%BC%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20,%20%D1%83%D0%BB.%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D0%B8%D1%87%D0%B5%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.behance.net/elkalinina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nvsert.ru/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gortestsibir.ru/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experthoreca.ru/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.algoritmika.org/ru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecolab-expert.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/majorrestobar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infocompskov.ru/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oleggolikov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmat.pskov.ru/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@lumastory1829/videos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/kristinamanshinasmm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teamdealer.ru/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-directive.ru/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-o-u-t.ru/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta-t.pro/ru/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosteststandart.ru/pskov.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/lashhous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/vzletsmm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pskovpilot.ru/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://freelance.ru/bartenev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=123100,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D0%BD%D0%B0%D0%B1.%20%D0%9A%D1%80%D0%B0%D1%81%D0%BD%D0%BE%D0%BF%D1%80%D0%B5%D1%81%D0%BD%D0%B5%D0%BD%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutpro.ru/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnedin.ru/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/nikonanna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it-pskov.ru/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bizsert.ru/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-sert.ru/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csmpskov.ru/contacts/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/longtail_psk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oztest.ru/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyberrlaw.ru/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalonkom.ru/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smmwithnastekeya?from=groups" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.tpprf.ru/ru/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/zen_studiovl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1094;&#1077;&#1085;&#1090;&#1088;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;-&#1073;&#1091;&#1093;&#1075;&#1072;&#1083;&#1090;&#1077;&#1088;&#1080;&#1103;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-market.tech/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sertpt.ru/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/pskovreklama2017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academy-hospitality.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=71.12.62" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/businessphotok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savecons.ru/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ap_visualworkshop_psk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pravo-pro.ru/catalog/284016/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gtrkpskov.ru/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://school.kontur.ru/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=191014,%20%D0%93.%D1%81%D0%B0%D0%BD%D0%BA%D1%82-%D0%BF%D0%B5%D1%82%D0%B5%D1%80%D0%B1%D1%83%D1%80%D0%B3%20,%20%D0%BF%D1%80-%D0%BA%D1%82%20%D0%9B%D0%B8%D1%82%D0%B5%D0%B9%D0%BD%D1%8B%D0%B9,%20%D0%B4.45/8,%20%D0%BB%D0%B8%D1%82.%20%D0%B0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=109029,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D0%BF%D1%80-%D0%B4%20%D0%9C%D0%B8%D1%85%D0%B0%D0%B9%D0%BB%D0%BE%D0%B2%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B4.%201,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/aljona_photo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/dashakucan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmarka.ru/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vizitki--pskov.vsite.top/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/sprofy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gimpskov.ru/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/majorrestobar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promsert.ru/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gritlab.ru/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://azbukabranda.ru/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prof-it.ru/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insales.ru/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.profitsert.ru/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lumaxmedia.ru/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proftehkonsalting.ru/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ikcdedovichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvozr.ru/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tumtipb.ru/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/fyodor.egorov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/darijanar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oollydes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sheremetyev-marketing.tilda.ws/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/createyourcode" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://streetofwebsites.ru/sitemap/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://print.endesign.ru/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megagroup.ru/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://market.neftegaz.ru/catalog/company/368098-szhs-vostok-limited/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dnext.ru/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tehpromsert.ru/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-brand.ru/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://garantiso.ru/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotel-konsalt.ru/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pro-rek.ru/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prymery.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskovpilot.ru/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tehpromsert.ru/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/foto_pskov_ushkalova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ter.pskov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interhotel-management.ru/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutoken.ru/projects/major/kontur-extern.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naloghelp60.ru/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluki.ru/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=71.20.9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=454091,%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%D0%BE.%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B2%D0%BD.%D1%80-%D0%BD%20%D0%A1%D0%BE%D0%B2%D0%B5%D1%82%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B3%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA,%20%D1%83%D0%BB%20%D0%A6%D0%B2%D0%B8%D0%BB%D0%BB%D0%B8%D0%BD%D0%B3%D0%B0,%20%D0%B4.%2057%D0%90" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=640002,%20%D0%9A%D1%83%D1%80%D0%B3%D0%B0%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%9E%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C%20,%20%D0%B3.%20%D0%9A%D1%83%D1%80%D0%B3%D0%B0%D0%BD,%20%D1%83%D0%BB.%20%D0%9F%D1%83%D1%88%D0%BA%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legal-box.ru/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altekpro.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/mi_bre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itpsk.ru/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta-t.pro/ru/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reklamy.ru/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffeestudio.ru/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasplan.ru/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/club228807051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upokrovki.ru/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-s.info/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-brand.ru/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovsout.ru/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rkspskov.ru/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reklamapskov60.ru/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expoelectroseti.ru/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/starboom.pskov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostfit.ru/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/lionsmm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tishkin-design.ru/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nevacert.ru/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trademark-support.ru/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovfm.ru/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tovarnyj-znak.ru/?cm_id=104652723_5376582157_15644755251_49339522466_49339522466_none_search_type1_no_desktop_premium_25&amp;utm_source=yandex&amp;utm_medium=cpc&amp;utm_campaign=srch-geo-regionsWe-new-s1-t1-w24&amp;utm_content=5376582157%7C15644755251&amp;utm_term=&#1087;&#1072;&#1090;&#1077;&#1085;&#1090;&#1085;&#1086;&#1077;%20&#1073;&#1102;&#1088;&#1086;%20&#1087;&#1072;&#1090;&#1077;&#1085;&#1090;&amp;geo=&#1055;&#1089;&#1082;&#1086;&#1074;&amp;yclid=17833696682117431295" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ar_pro.reklama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svchschool.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mciss.ru/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://print.endesign.ru/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://almsystems.ru/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expertcertservice.ru/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgsa.ru/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sellercenter.ru/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunoyam.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovcontinent.ru/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rafi.moscow/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akulapro.ru/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fotogorodok.su/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anopleskov.ru/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.premier-centr.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijiza.ru/seminars/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkoff.ru/business/contractor/okved/70-22/1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=117534,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D0%B8%D0%BA%D0%B0%20%D0%AF%D0%BD%D0%B3%D0%B5%D0%BB%D1%8F,%20%D0%B4.%203,%20%D0%BA.%202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buhprofit60.ru/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffeestudio.ru/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklama3r.ru/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pskcert.ru/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas-tech.ru/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kontur.ru/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enter.promo/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=107140,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%92%D0%B5%D1%80%D1%85%D0%BD%D1%8F%D1%8F%20%D0%9A%D1%80%D0%B0%D1%81%D0%BD%D0%BE%D1%81%D0%B5%D0%BB%D1%8C%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%203,%20%D1%81%D1%82%D1%80.%205" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1072;&#1082;&#1072;&#1076;&#1077;&#1084;&#1080;&#1103;-&#1075;&#1086;&#1089;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnedin.ru/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certex.spb.ru/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://complexcad.ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/naloghelp60" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.expert-iso.ru/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://br48.ru/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lead-teams.ru/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academynb.ru/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.petmas.ru/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ppkpskov.ru/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=455023,%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%9E%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%9C%D0%B0%D0%B3%D0%BD%D0%B8%D1%82%D0%BE%D0%B3%D0%BE%D1%80%D1%81%D0%BA,%20%D1%83%D0%BB.%20%D0%93%D0%B0%D0%B3%D0%B0%D1%80%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/katia_pskov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fotoservis-vluki.ru/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presentica.net/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/60pskov60" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tensor.ru/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/exhibition1spb," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/bryancev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smm_gavrilova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/eleonoramiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/akula_profi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ingaprint.ru/kontakty/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zhelezno.com/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/itagency" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bazissoft.ru/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pioneercert.ru/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oksanaloveanimals" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/phkonlemilpskov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/rost_na_zarye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskov-gkh.ru/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ninavisuality" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livemaster.ru/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkoff.ru/business/contractor/okved/70-22/1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prostoriya.ru/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yellow-media.ru/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studiovitrum.ru/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskovtourism.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ap-d.ru/apd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net-marketplace.ru/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipk-integral.ru/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expand-solutions.ru/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delightful-tomato-604.notion.site/5dacb9a6fde148d5af33c6535cbeaecc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=129085,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%9C%D0%B0%D1%80%D1%8C%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%209,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=197110,%20%D0%93.%D0%A1%D0%B0%D0%BD%D0%BA%D1%82-%D0%9F%D0%B5%D1%82%D0%B5%D1%80%D0%B1%D1%83%D1%80%D0%B3,%20%D0%B2%D0%BD.%D1%82%D0%B5%D1%80.%D0%B3.%20%D0%9C%D1%83%D0%BD%D0%B8%D1%86%D0%B8%D0%BF%D0%B0%D0%BB%D1%8C%D0%BD%D1%8B%D0%B9%20%D0%9E%D0%BA%D1%80%D1%83%D0%B3%20%D0%A7%D0%BA%D0%B0%D0%BB%D0%BE%D0%B2%D1%81%D0%BA%D0%BE%D0%B5,%20%D1%83%D0%BB%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%97%D0%B5%D0%BB%D0%B5%D0%BD%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2024,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/a3rkt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rospatent.online/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskgu.ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://happyprint.pro/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/panova.julie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://domline.ru/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sertis.ru/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crdgroup.ru/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teplonadzor.ru/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://darkstudio.pro/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ctformat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://topspikerov.ru/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/direct_design" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekspressprint.ru/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taxcom.ru/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bochenkov.com/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/portfolio60" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julo.agency/uslugi/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://basalto.ru/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1101;&#1082;&#1089;&#1087;&#1077;&#1088;&#1090;-&#1084;&#1072;&#1088;&#1082;&#1077;&#1090;&#1080;&#1085;&#1075;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corestone.ru/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukkpskov.ru/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/brightpsk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/leksanpskov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijiza.ru/seminars/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=85.22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=127576,%20%D0%93.%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0,%20%D0%B2%D0%BD.%D1%82%D0%B5%D1%80.%D0%B3.%20%D0%9C%D1%83%D0%BD%D0%B8%D1%86%D0%B8%D0%BF%D0%B0%D0%BB%D1%8C%D0%BD%D1%8B%D0%B9%20%D0%9E%D0%BA%D1%80%D1%83%D0%B3%20%D0%9B%D0%B8%D0%B0%D0%BD%D0%BE%D0%B7%D0%BE%D0%B2%D0%BE,%20%D1%83%D0%BB%20%D0%98%D0%BB%D0%B8%D0%BC%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%205,%20%D0%BA.%202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smmluki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moybiznesplan.ru/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://airus.pro/okompanii/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pskcert.ru/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madnails.ru/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kub-test.ru/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ra-creative.ru/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planer.ru/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/manicure_7334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://permcks.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agitpacket.ru/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planer.ru/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rimmini.ru/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1095;&#1091;&#1075;&#1072;&#1077;&#1074;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infocompskov.ru/information/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=127299,%20%D0%93.%D0%BC%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20,%20%D1%83%D0%BB.%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D0%B8%D1%87%D0%B5%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.behance.net/elkalinina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nvsert.ru/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gortestsibir.ru/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experthoreca.ru/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.algoritmika.org/ru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecolab-expert.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/majorrestobar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infocompskov.ru/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oleggolikov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmat.pskov.ru/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@lumastory1829/videos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/kristinamanshinasmm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teamdealer.ru/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-directive.ru/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-o-u-t.ru/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta-t.pro/ru/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosteststandart.ru/pskov.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/lashhous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/vzletsmm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pskovpilot.ru/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://freelance.ru/bartenev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=123100,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D0%BD%D0%B0%D0%B1.%20%D0%9A%D1%80%D0%B0%D1%81%D0%BD%D0%BE%D0%BF%D1%80%D0%B5%D1%81%D0%BD%D0%B5%D0%BD%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutpro.ru/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnedin.ru/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/nikonanna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it-pskov.ru/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bizsert.ru/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-sert.ru/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csmpskov.ru/contacts/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/longtail_psk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oztest.ru/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyberrlaw.ru/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalonkom.ru/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smmwithnastekeya?from=groups" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.tpprf.ru/ru/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/zen_studiovl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1094;&#1077;&#1085;&#1090;&#1088;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;-&#1073;&#1091;&#1093;&#1075;&#1072;&#1083;&#1090;&#1077;&#1088;&#1080;&#1103;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-market.tech/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sertpt.ru/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/pskovreklama2017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academy-hospitality.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=71.12.62" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/businessphotok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savecons.ru/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ap_visualworkshop_psk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pravo-pro.ru/catalog/284016/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gtrkpskov.ru/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://school.kontur.ru/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=191014,%20%D0%93.%D1%81%D0%B0%D0%BD%D0%BA%D1%82-%D0%BF%D0%B5%D1%82%D0%B5%D1%80%D0%B1%D1%83%D1%80%D0%B3%20,%20%D0%BF%D1%80-%D0%BA%D1%82%20%D0%9B%D0%B8%D1%82%D0%B5%D0%B9%D0%BD%D1%8B%D0%B9,%20%D0%B4.45/8,%20%D0%BB%D0%B8%D1%82.%20%D0%B0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=109029,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D0%BF%D1%80-%D0%B4%20%D0%9C%D0%B8%D1%85%D0%B0%D0%B9%D0%BB%D0%BE%D0%B2%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B4.%201,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/aljona_photo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/dashakucan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmarka.ru/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vizitki--pskov.vsite.top/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/sprofy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gimpskov.ru/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/majorrestobar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promsert.ru/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosimperiya.ru/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://azbukabranda.ru/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prof-it.ru/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insales.ru/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.profitsert.ru/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lumaxmedia.ru/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proftehkonsalting.ru/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ikcdedovichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvozr.ru/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tumtipb.ru/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/fyodor.egorov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/darijanar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oollydes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sheremetyev-marketing.tilda.ws/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/createyourcode" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://streetofwebsites.ru/sitemap/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://print.endesign.ru/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megagroup.ru/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://market.neftegaz.ru/catalog/company/368098-szhs-vostok-limited/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dnext.ru/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tehpromsert.ru/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-brand.ru/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://garantiso.ru/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotel-konsalt.ru/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pro-rek.ru/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prymery.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskovpilot.ru/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tehpromsert.ru/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/foto_pskov_ushkalova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ter.pskov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interhotel-management.ru/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutoken.ru/projects/major/kontur-extern.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naloghelp60.ru/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluki.ru/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=71.20.9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=454091,%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%D0%BE.%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B2%D0%BD.%D1%80-%D0%BD%20%D0%A1%D0%BE%D0%B2%D0%B5%D1%82%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B3%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA,%20%D1%83%D0%BB%20%D0%A6%D0%B2%D0%B8%D0%BB%D0%BB%D0%B8%D0%BD%D0%B3%D0%B0,%20%D0%B4.%2057%D0%90" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=640002,%20%D0%9A%D1%83%D1%80%D0%B3%D0%B0%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%9E%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C%20,%20%D0%B3.%20%D0%9A%D1%83%D1%80%D0%B3%D0%B0%D0%BD,%20%D1%83%D0%BB.%20%D0%9F%D1%83%D1%88%D0%BA%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legal-box.ru/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altekpro.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/mi_bre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itpsk.ru/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta-t.pro/ru/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reklamy.ru/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffeestudio.ru/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasplan.ru/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/club228807051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dentalcourse.ru/contact" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upokrovki.ru/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-s.info/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-brand.ru/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovsout.ru/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rkspskov.ru/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reklamapskov60.ru/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expoelectroseti.ru/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/starboom.pskov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostfit.ru/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/lionsmm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tishkin-design.ru/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nevacert.ru/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trademark-support.ru/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovfm.ru/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tovarnyj-znak.ru/?cm_id=104652723_5376582157_15644755251_49339522466_49339522466_none_search_type1_no_desktop_premium_25&amp;utm_source=yandex&amp;utm_medium=cpc&amp;utm_campaign=srch-geo-regionsWe-new-s1-t1-w24&amp;utm_content=5376582157%7C15644755251&amp;utm_term=&#1087;&#1072;&#1090;&#1077;&#1085;&#1090;&#1085;&#1086;&#1077;%20&#1073;&#1102;&#1088;&#1086;%20&#1087;&#1072;&#1090;&#1077;&#1085;&#1090;&amp;geo=&#1055;&#1089;&#1082;&#1086;&#1074;&amp;yclid=17833696682117431295" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ar_pro.reklama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svchschool.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mciss.ru/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://print.endesign.ru/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://almsystems.ru/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expertcertservice.ru/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgsa.ru/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sellercenter.ru/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunoyam.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovcontinent.ru/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rafi.moscow/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akulapro.ru/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fotogorodok.su/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anopleskov.ru/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.premier-centr.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijiza.ru/seminars/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkoff.ru/business/contractor/okved/70-22/1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=117534,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D0%B8%D0%BA%D0%B0%20%D0%AF%D0%BD%D0%B3%D0%B5%D0%BB%D1%8F,%20%D0%B4.%203,%20%D0%BA.%202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buhprofit60.ru/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffeestudio.ru/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklama3r.ru/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pskcert.ru/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas-tech.ru/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kontur.ru/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enter.promo/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=107140,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%92%D0%B5%D1%80%D1%85%D0%BD%D1%8F%D1%8F%20%D0%9A%D1%80%D0%B0%D1%81%D0%BD%D0%BE%D1%81%D0%B5%D0%BB%D1%8C%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%203,%20%D1%81%D1%82%D1%80.%205" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1072;&#1082;&#1072;&#1076;&#1077;&#1084;&#1080;&#1103;-&#1075;&#1086;&#1089;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnedin.ru/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certex.spb.ru/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://complexcad.ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/naloghelp60" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.expert-iso.ru/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://br48.ru/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insbit.ru/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lead-teams.ru/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academynb.ru/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.petmas.ru/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ppkpskov.ru/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=455023,%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%9E%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%9C%D0%B0%D0%B3%D0%BD%D0%B8%D1%82%D0%BE%D0%B3%D0%BE%D1%80%D1%81%D0%BA,%20%D1%83%D0%BB.%20%D0%93%D0%B0%D0%B3%D0%B0%D1%80%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/katia_pskov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fotoservis-vluki.ru/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presentica.net/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/60pskov60" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tensor.ru/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/exhibition1spb," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/bryancev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smm_gavrilova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/eleonoramiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/akula_profi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ingaprint.ru/kontakty/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zhelezno.com/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/itagency" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bazissoft.ru/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pioneercert.ru/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oksanaloveanimals" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/phkonlemilpskov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/rost_na_zarye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskov-gkh.ru/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ninavisuality" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livemaster.ru/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkoff.ru/business/contractor/okved/70-22/1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prostoriya.ru/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yellow-media.ru/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studiovitrum.ru/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskovtourism.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ap-d.ru/apd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net-marketplace.ru/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipk-integral.ru/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expand-solutions.ru/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delightful-tomato-604.notion.site/5dacb9a6fde148d5af33c6535cbeaecc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=129085,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%9C%D0%B0%D1%80%D1%8C%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%209,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=197110,%20%D0%93.%D0%A1%D0%B0%D0%BD%D0%BA%D1%82-%D0%9F%D0%B5%D1%82%D0%B5%D1%80%D0%B1%D1%83%D1%80%D0%B3,%20%D0%B2%D0%BD.%D1%82%D0%B5%D1%80.%D0%B3.%20%D0%9C%D1%83%D0%BD%D0%B8%D1%86%D0%B8%D0%BF%D0%B0%D0%BB%D1%8C%D0%BD%D1%8B%D0%B9%20%D0%9E%D0%BA%D1%80%D1%83%D0%B3%20%D0%A7%D0%BA%D0%B0%D0%BB%D0%BE%D0%B2%D1%81%D0%BA%D0%BE%D0%B5,%20%D1%83%D0%BB%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%97%D0%B5%D0%BB%D0%B5%D0%BD%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2024,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/a3rkt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rospatent.online/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskgu.ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://happyprint.pro/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/panova.julie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://domline.ru/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sertis.ru/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crdgroup.ru/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teplonadzor.ru/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://darkstudio.pro/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ctformat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://topspikerov.ru/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/direct_design" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekspressprint.ru/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taxcom.ru/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bochenkov.com/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/portfolio60" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julo.agency/uslugi/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://basalto.ru/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1101;&#1082;&#1089;&#1087;&#1077;&#1088;&#1090;-&#1084;&#1072;&#1088;&#1082;&#1077;&#1090;&#1080;&#1085;&#1075;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corestone.ru/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukkpskov.ru/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/brightpsk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/leksanpskov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijiza.ru/seminars/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=85.22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=127576,%20%D0%93.%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0,%20%D0%B2%D0%BD.%D1%82%D0%B5%D1%80.%D0%B3.%20%D0%9C%D1%83%D0%BD%D0%B8%D1%86%D0%B8%D0%BF%D0%B0%D0%BB%D1%8C%D0%BD%D1%8B%D0%B9%20%D0%9E%D0%BA%D1%80%D1%83%D0%B3%20%D0%9B%D0%B8%D0%B0%D0%BD%D0%BE%D0%B7%D0%BE%D0%B2%D0%BE,%20%D1%83%D0%BB%20%D0%98%D0%BB%D0%B8%D0%BC%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%205,%20%D0%BA.%202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smmluki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moybiznesplan.ru/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://airus.pro/okompanii/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pskcert.ru/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imaton.ru/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kub-test.ru/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ra-creative.ru/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planer.ru/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/manicure_7334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://permcks.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O473"/>
+  <dimension ref="A1:O479"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A471" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J488" sqref="J488"/>
+      <pane ySplit="1" topLeftCell="A474" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q477" sqref="Q477"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.7109375" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" customWidth="1"/>
     <col min="3" max="3" width="26.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="36.7109375" customWidth="1"/>
     <col min="5" max="5" width="41.42578125" customWidth="1"/>
     <col min="6" max="6" width="36.7109375" customWidth="1"/>
     <col min="7" max="7" width="22.85546875" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" customWidth="1"/>
     <col min="10" max="10" width="23.85546875" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="4" t="s">
@@ -21845,112 +21903,277 @@
       <c r="C471" s="11">
         <v>2807006205</v>
       </c>
       <c r="D471" s="11" t="s">
         <v>599</v>
       </c>
       <c r="E471" s="11" t="s">
         <v>1701</v>
       </c>
       <c r="F471" s="11" t="s">
         <v>1702</v>
       </c>
       <c r="G471" s="39" t="s">
         <v>1689</v>
       </c>
       <c r="H471" s="11" t="s">
         <v>1703</v>
       </c>
       <c r="I471" s="37" t="s">
         <v>703</v>
       </c>
       <c r="J471" s="14" t="s">
         <v>1704</v>
       </c>
     </row>
-    <row r="472" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A472" s="11">
         <v>471</v>
       </c>
       <c r="B472" s="11" t="s">
         <v>1705</v>
       </c>
-      <c r="C472" s="12">
-        <v>590620244978</v>
+      <c r="C472" s="11">
+        <v>7801745449</v>
       </c>
       <c r="D472" s="11" t="s">
-        <v>1706</v>
+        <v>301</v>
       </c>
       <c r="E472" s="11" t="s">
-        <v>1707</v>
+        <v>1657</v>
       </c>
       <c r="F472" s="11" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="G472" s="11">
         <v>2026</v>
       </c>
-      <c r="H472" s="11" t="s">
+      <c r="H472" s="37" t="s">
         <v>1703</v>
       </c>
-      <c r="I472" s="11" t="s">
-[...6 lines deleted...]
-    <row r="473" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="I472" s="37" t="s">
+        <v>703</v>
+      </c>
+      <c r="J472" s="32" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A473" s="11">
         <v>472</v>
       </c>
       <c r="B473" s="11" t="s">
-        <v>1710</v>
-[...2 lines deleted...]
-        <v>246606048274</v>
+        <v>1707</v>
+      </c>
+      <c r="C473" s="11">
+        <v>7726450789</v>
       </c>
       <c r="D473" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="E473" s="11" t="s">
+        <v>1708</v>
+      </c>
+      <c r="F473" s="11" t="s">
         <v>1711</v>
-      </c>
-[...4 lines deleted...]
-        <v>1713</v>
       </c>
       <c r="G473" s="11">
         <v>2026</v>
       </c>
-      <c r="H473" s="11" t="s">
+      <c r="H473" s="37" t="s">
         <v>1703</v>
       </c>
-      <c r="I473" s="11" t="s">
-[...2 lines deleted...]
-      <c r="J473" s="14" t="s">
+      <c r="I473" s="37" t="s">
+        <v>703</v>
+      </c>
+      <c r="J473" s="32" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" ht="141.75" x14ac:dyDescent="0.25">
+      <c r="A474" s="11">
+        <v>473</v>
+      </c>
+      <c r="B474" s="11" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C474" s="12">
+        <v>772076599430</v>
+      </c>
+      <c r="D474" s="11" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E474" s="11" t="s">
         <v>1714</v>
+      </c>
+      <c r="F474" s="11" t="s">
+        <v>1602</v>
+      </c>
+      <c r="G474" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H474" s="11" t="s">
+        <v>603</v>
+      </c>
+      <c r="I474" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="J474" s="41" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" ht="60" x14ac:dyDescent="0.25">
+      <c r="A475" s="11">
+        <v>474</v>
+      </c>
+      <c r="B475" s="11" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C475" s="12">
+        <v>603701107297</v>
+      </c>
+      <c r="D475" s="11" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E475" s="11" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F475" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G475" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H475" s="11" t="s">
+        <v>1101</v>
+      </c>
+      <c r="I475" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="J475" s="41" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A476" s="11">
+        <v>475</v>
+      </c>
+      <c r="B476" s="11" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C476" s="11">
+        <v>1800030905</v>
+      </c>
+      <c r="D476" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="E476" s="11" t="s">
+        <v>1722</v>
+      </c>
+      <c r="F476" s="11" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G476" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H476" s="11" t="s">
+        <v>603</v>
+      </c>
+      <c r="I476" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="J476" s="14" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A477" s="11">
+        <v>476</v>
+      </c>
+      <c r="B477" s="11" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C477" s="11">
+        <v>6670474046</v>
+      </c>
+      <c r="D477" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="E477" s="11" t="s">
+        <v>1724</v>
+      </c>
+      <c r="F477" s="11" t="s">
+        <v>1726</v>
+      </c>
+      <c r="G477" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H477" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="I477" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="J477" s="14" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A478" s="11">
+        <v>477</v>
+      </c>
+      <c r="B478" s="11" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C478" s="12">
+        <v>461107749273</v>
+      </c>
+      <c r="D478" s="11" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E478" s="11" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F478" s="11" t="s">
+        <v>1731</v>
+      </c>
+      <c r="G478" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H478" s="11" t="s">
+        <v>603</v>
+      </c>
+      <c r="I478" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="J478" s="41" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A479" s="11">
+        <v>478</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J433" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <hyperlinks>
     <hyperlink ref="J168" r:id="rId1" xr:uid="{8D90C972-FC70-4923-A0EA-25A620D2687B}"/>
     <hyperlink ref="J169" r:id="rId2" xr:uid="{72523372-1437-4191-A106-FBD6B4731872}"/>
     <hyperlink ref="J170" r:id="rId3" display="https://vk.com/naloghelp60" xr:uid="{D09D6A2E-7868-420B-B2DE-CDD96ED63BBC}"/>
     <hyperlink ref="J171" r:id="rId4" display="https://happyprint.pro/" xr:uid="{004DC5FB-5B9E-4A92-9D9A-10FD5C2D3C4C}"/>
     <hyperlink ref="J174" r:id="rId5" xr:uid="{CAC69EF6-9810-46FC-96A8-09F2D3AE5BE9}"/>
     <hyperlink ref="J175" r:id="rId6" display="https://vk.com/majorrestobar" xr:uid="{830C6150-9A9A-43A1-951D-8E2E1DAA9165}"/>
     <hyperlink ref="J176" r:id="rId7" xr:uid="{E0735D4A-2C9A-4CF0-9B92-340E55906AF7}"/>
     <hyperlink ref="J177" r:id="rId8" xr:uid="{243D37B6-AD16-4D3E-9ACE-157E2202EFDD}"/>
     <hyperlink ref="J180" r:id="rId9" xr:uid="{574F4F16-A4CF-4D75-AA0B-702A9F4B02C2}"/>
     <hyperlink ref="J181" r:id="rId10" xr:uid="{88A30021-19FD-4D3B-B314-3FEBBB3EDCBD}"/>
     <hyperlink ref="J183" r:id="rId11" display="https://vk.com/majorrestobar" xr:uid="{00DB8A34-629F-4CC7-BA89-971647C5AD61}"/>
     <hyperlink ref="J188" r:id="rId12" xr:uid="{E78612A1-5AAA-4782-A1B3-D1093B058FE4}"/>
     <hyperlink ref="J189" r:id="rId13" xr:uid="{6163CD4C-D7A3-4811-88FE-76D47C5BC75D}"/>
     <hyperlink ref="J190" r:id="rId14" xr:uid="{09741EA4-5F0A-4626-B547-BEFF9C9495C7}"/>
     <hyperlink ref="J191" r:id="rId15" xr:uid="{9C7B69B0-94B0-49A2-817A-79A2155E7094}"/>
     <hyperlink ref="J192" r:id="rId16" xr:uid="{66C1BF60-D841-4958-8189-DFEA8DE028CC}"/>
     <hyperlink ref="J193" r:id="rId17" xr:uid="{FD0511FB-95E9-43AA-85EF-6D0B5A00160E}"/>
     <hyperlink ref="J194" r:id="rId18" xr:uid="{BFF5C885-D93F-4231-9021-198A0C100317}"/>
     <hyperlink ref="J195" r:id="rId19" xr:uid="{6F2D1ECB-0CF8-4C1B-8261-1C9EAE1E2692}"/>
     <hyperlink ref="J196" r:id="rId20" xr:uid="{44EBC061-DF17-42BE-A2DD-EA739CA8FEA2}"/>
@@ -22143,56 +22366,58 @@
     <hyperlink ref="J337" r:id="rId207" xr:uid="{B72F9D31-D57C-47F6-B7B7-FEF6E74245A3}"/>
     <hyperlink ref="J342" r:id="rId208" xr:uid="{58669553-3F22-41E1-A27D-1DCB293D21D7}"/>
     <hyperlink ref="J341" r:id="rId209" display=" https://vk.com/itagency" xr:uid="{8C556EBF-5781-4A3D-AF74-3682001B5617}"/>
     <hyperlink ref="J347" r:id="rId210" xr:uid="{AEB0656F-A465-440A-9DA3-E7E30F56CC0D}"/>
     <hyperlink ref="J346" r:id="rId211" xr:uid="{EFAF7313-8368-43AB-870F-B834A8829129}"/>
     <hyperlink ref="J345" r:id="rId212" xr:uid="{717356CE-2CC3-4E34-BD09-4F4129F00B82}"/>
     <hyperlink ref="J344" r:id="rId213" xr:uid="{77211C27-3FF2-4870-8B60-221B053A2584}"/>
     <hyperlink ref="J348" r:id="rId214" xr:uid="{E0EA8F4B-FE51-4830-9CA6-B931A852D6F6}"/>
     <hyperlink ref="J366" r:id="rId215" xr:uid="{BBA3BB34-94D6-45EA-9E4E-F89CD8903E58}"/>
     <hyperlink ref="J367" r:id="rId216" xr:uid="{6F34C45D-141A-41E7-BC4D-F6493A73F518}"/>
     <hyperlink ref="J373" r:id="rId217" xr:uid="{4D9ADEAE-333F-44F7-AC4B-45446407D229}"/>
     <hyperlink ref="J447" r:id="rId218" xr:uid="{3C911769-AE32-4019-912E-1C24C821C220}"/>
     <hyperlink ref="J448" r:id="rId219" xr:uid="{606B05CF-2B18-4B71-BD17-C7682A0844EF}"/>
     <hyperlink ref="J449" r:id="rId220" xr:uid="{28760E89-A87A-466F-BB46-0D323E9ED3EA}"/>
     <hyperlink ref="J450" r:id="rId221" xr:uid="{038B88D2-3F2C-4141-94F4-67C53937DD3C}"/>
     <hyperlink ref="J453" r:id="rId222" xr:uid="{2BAA0F63-803A-47F5-8FBD-CFEAA353C317}"/>
     <hyperlink ref="J454" r:id="rId223" xr:uid="{20604ECD-E93A-43B6-B126-AB6B8AD25437}"/>
     <hyperlink ref="J456" r:id="rId224" xr:uid="{A471AE78-0D9C-442E-805B-CC2898461952}"/>
     <hyperlink ref="J457" r:id="rId225" xr:uid="{DBE4B6AF-ED03-4296-879B-22C074C663E0}"/>
     <hyperlink ref="J458" r:id="rId226" xr:uid="{7B65DB94-6C77-46F5-9C71-EBDA90A00458}"/>
     <hyperlink ref="J460" r:id="rId227" xr:uid="{FFD07800-1C0D-4168-8844-BD539F4CE378}"/>
     <hyperlink ref="J463" r:id="rId228" xr:uid="{5B942EF5-368F-492A-852A-66D263C31556}"/>
     <hyperlink ref="J468" r:id="rId229" xr:uid="{19D42A2B-7F76-4C1E-9896-16742D264281}"/>
     <hyperlink ref="J470" r:id="rId230" xr:uid="{ECAD4852-12AC-4C4C-BD03-1D38C377F250}"/>
     <hyperlink ref="J471" r:id="rId231" xr:uid="{F401D9E1-CC55-4C5D-AD4D-1E4F61F4A9B9}"/>
-    <hyperlink ref="J472" r:id="rId232" xr:uid="{6A28100A-F94D-4857-9329-E5249C2947D4}"/>
-    <hyperlink ref="J473" r:id="rId233" xr:uid="{4AC2CF5F-8470-4CB6-9F4F-5AA29230196A}"/>
+    <hyperlink ref="J472" r:id="rId232" xr:uid="{4EE57E49-938F-4EA5-8CB7-4929FB231D83}"/>
+    <hyperlink ref="J473" r:id="rId233" xr:uid="{A230B4A7-E936-40A7-8626-4CFD04B5C71A}"/>
+    <hyperlink ref="J476" r:id="rId234" xr:uid="{EA656B43-2B2C-4F45-9B7E-9D529FCB5863}"/>
+    <hyperlink ref="J477" r:id="rId235" xr:uid="{461E0AE0-E619-47BF-8079-9A3223451D58}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="landscape" r:id="rId234"/>
-  <drawing r:id="rId235"/>
+  <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="landscape" r:id="rId236"/>
+  <drawing r:id="rId237"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>