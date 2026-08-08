--- v1 (2026-06-19)
+++ v2 (2026-08-08)
@@ -6,71 +6,71 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\1\Desktop\Реестр поставщиков\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8F5C278-356B-4604-A0DD-5701026D4499}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A0D5991-8653-4ABF-8221-5B4748D5826C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$1:$J$433</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3544" uniqueCount="1732">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3596" uniqueCount="1759">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>ОКВЭД (у самозанятых - вид деятельности)</t>
   </si>
   <si>
     <t>Наименование Поставщика</t>
   </si>
   <si>
     <t>Отдел</t>
   </si>
   <si>
     <t>Вид оказываемых услуг</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Маркетинговые услуги</t>
   </si>
   <si>
@@ -2787,53 +2787,50 @@
     <t>Услуги по изготовлению полиграфической и наградной  продукции</t>
   </si>
   <si>
     <t>https://laser-craft.dialcon.ru/, 
 https://vk.com/lasercraftpskov</t>
   </si>
   <si>
     <t>Рекламные услуги: 
 ✔ Дизайн наружной и интерьерной рекламы
 ✔ Объемные световые буквы
 ✔ Световые короба и консоли
 ✔ Баннеры, пленка, аппликация
 ✔ Полиграфия
 ✔ Реклама на щитах, экранах города
 ✔ Реклама на радио
 ✔ Звуковая нформация в автобусах</t>
   </si>
   <si>
     <t xml:space="preserve">г.Псков, РИЖСКИЙ ПРОСПЕКТ, 5А
 </t>
   </si>
   <si>
     <t>https://vk.com/ratelecom,
 http://viveskapskov.grampus-server.ru/, 
  https://vk.com/id352043963</t>
-  </si>
-[...1 lines deleted...]
-    <t>Услуги по специальной оценке условий труда</t>
   </si>
   <si>
     <t>http://pskovpilot.ru/</t>
   </si>
   <si>
     <t xml:space="preserve"> г. Псков, ул. Ленина, д. 7</t>
   </si>
   <si>
     <t>https://чугаев.рф/</t>
   </si>
   <si>
     <t>ИП Григорьев Павел Игоревич ("Секрет рекламы")</t>
   </si>
   <si>
     <t>https://srvl.ru/,
 https://vk.com/srvl_business</t>
   </si>
   <si>
     <t>ИП Кукса Павел Михайлович (фирма "К3")</t>
   </si>
   <si>
     <t>Установка и обслуживание прогроммного обеспечения (ККТ, планфикс, 1С, авотматизация Horeca и т.п.</t>
   </si>
   <si>
     <t>214015, г. Смоленск,
@@ -5902,50 +5899,141 @@
     <t>Образовательные услуги,  организация и проведение семинаров, вебинаров, тренингов, мастер-классов, бтзнес-игр</t>
   </si>
   <si>
     <t>https://insbit.ru/</t>
   </si>
   <si>
     <t>620014, г. Екатеринбург, ул.  Куйбышева, д. 41, офис 6, 3 этаж
 7 (922) 207-23-56, 
 7 (929) 213-22-04
 info@insbit.ru, corp@insbit.ru</t>
   </si>
   <si>
     <t>ИП Чичканов Владимир Андреевич</t>
   </si>
   <si>
     <t>69.10- Деятельность в области права</t>
   </si>
   <si>
     <t>Регистрация товарных знаков, географических указаний, наименований мест происхождения товара</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.bashukchichkanov.com/ </t>
   </si>
   <si>
     <t>г. Курск,  8 (800) 775-44-968 (800) 775-44-96 info@bashukchichkanov.com</t>
+  </si>
+  <si>
+    <t>ООО "Центр сертификации и испытаний" (сокращенно ООО "ЦСИ"</t>
+  </si>
+  <si>
+    <t>Проведение независимой оценки соответствия пищевой продукции установленным стандартам; регистрация  и оформление декларации соответствия</t>
+  </si>
+  <si>
+    <t>https://pskov.crdsk.ru/</t>
+  </si>
+  <si>
+    <t>самозанятый Никифоров Илья Александрович</t>
+  </si>
+  <si>
+    <t>Проведение игр "ФинРывок" и "Денежный поток"</t>
+  </si>
+  <si>
+    <t>ИЦ, ЦПП, ЦПЭ</t>
+  </si>
+  <si>
+    <t>ИП Непеина Наталья Сергеевна</t>
+  </si>
+  <si>
+    <t>69.20.3 Деятельность в области налогового
+консультирования</t>
+  </si>
+  <si>
+    <t>Юридические услуги в области интеллектуальной собственности, включая регистрацию товарных знаков, пром.образцов, изобретений и т.д.; юридические услуги в сфере недвижимости, включая сопровождение сделок;  сопровождение деятельности средств размещения (гостиниц)</t>
+  </si>
+  <si>
+    <t>8 (800) 444-42-78, 891137730-82 г. Псков, Октябрьский пр-т, 56, оф. 707</t>
+  </si>
+  <si>
+    <t>АНО ДПО «Академия Контрактных Отношений»</t>
+  </si>
+  <si>
+    <t>Обучение персонала  (очное и онлайн) по госзакупкам и др.</t>
+  </si>
+  <si>
+    <t>ИП Кукса Павел Михайлович</t>
+  </si>
+  <si>
+    <t>Установка, настройка и запуск в эксплуатацию пользователей iikoOffice,  iikoFront, iikoServer,  iikoCain</t>
+  </si>
+  <si>
+    <t>ИП Федорова Наталья Юрьевна</t>
+  </si>
+  <si>
+    <t>96.09 Предоставление прочих
+персональных услуг, не включенных в
+другие группировки;
+85.41.9 Образование дополнительное детей
+и взрослых, не включенное в другие
+группировки</t>
+  </si>
+  <si>
+    <t>Проведение мастер-классов по приготовлению хлеба на закваске</t>
+  </si>
+  <si>
+    <t>https://ako-goszakaz.ru/</t>
+  </si>
+  <si>
+    <t>https://vk.com/sapiens_mulier
+https://vk.com/teplyeladoni</t>
+  </si>
+  <si>
+    <t>Москва, 8 800 250 09 97, info@azbuka-goszakaza.ru, info@ako-mediation.ru</t>
+  </si>
+  <si>
+    <t>Афанасьева Мария Сергеевна</t>
+  </si>
+  <si>
+    <t>SMM, настройка таргетированной рекламы, съемка фото и видео контента</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> afms@list.ru, https://vk.com/ma_ananas</t>
+  </si>
+  <si>
+    <t>ООО Аскторни</t>
+  </si>
+  <si>
+    <t>72.19 Научные исследования и разработки в области естественных и технических наук прочие</t>
+  </si>
+  <si>
+    <t>Подготовка, подача и подключение полного электронного делопроизводства по заявке на товарный знак</t>
+  </si>
+  <si>
+    <t>https://onlinepatent.ru/</t>
+  </si>
+  <si>
+    <t>Услуги по специальной оценке условий труда,  Проведение производственного контроля на рабочих местах; Проведение оценки профессиональных рисков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="000000"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -6094,51 +6182,51 @@
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -6210,50 +6298,59 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFA9F927"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7018,63 +7115,63 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agitpacket.ru/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planer.ru/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rimmini.ru/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1095;&#1091;&#1075;&#1072;&#1077;&#1074;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infocompskov.ru/information/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=127299,%20%D0%93.%D0%BC%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20,%20%D1%83%D0%BB.%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D0%B8%D1%87%D0%B5%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.behance.net/elkalinina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nvsert.ru/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gortestsibir.ru/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experthoreca.ru/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.algoritmika.org/ru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecolab-expert.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/majorrestobar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infocompskov.ru/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oleggolikov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmat.pskov.ru/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@lumastory1829/videos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/kristinamanshinasmm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teamdealer.ru/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-directive.ru/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-o-u-t.ru/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta-t.pro/ru/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosteststandart.ru/pskov.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/lashhous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/vzletsmm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pskovpilot.ru/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://freelance.ru/bartenev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=123100,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D0%BD%D0%B0%D0%B1.%20%D0%9A%D1%80%D0%B0%D1%81%D0%BD%D0%BE%D0%BF%D1%80%D0%B5%D1%81%D0%BD%D0%B5%D0%BD%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutpro.ru/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnedin.ru/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/nikonanna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it-pskov.ru/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bizsert.ru/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-sert.ru/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csmpskov.ru/contacts/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/longtail_psk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oztest.ru/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyberrlaw.ru/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalonkom.ru/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smmwithnastekeya?from=groups" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.tpprf.ru/ru/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/zen_studiovl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1094;&#1077;&#1085;&#1090;&#1088;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;-&#1073;&#1091;&#1093;&#1075;&#1072;&#1083;&#1090;&#1077;&#1088;&#1080;&#1103;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-market.tech/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sertpt.ru/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/pskovreklama2017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academy-hospitality.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=71.12.62" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/businessphotok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savecons.ru/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ap_visualworkshop_psk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pravo-pro.ru/catalog/284016/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gtrkpskov.ru/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://school.kontur.ru/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=191014,%20%D0%93.%D1%81%D0%B0%D0%BD%D0%BA%D1%82-%D0%BF%D0%B5%D1%82%D0%B5%D1%80%D0%B1%D1%83%D1%80%D0%B3%20,%20%D0%BF%D1%80-%D0%BA%D1%82%20%D0%9B%D0%B8%D1%82%D0%B5%D0%B9%D0%BD%D1%8B%D0%B9,%20%D0%B4.45/8,%20%D0%BB%D0%B8%D1%82.%20%D0%B0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=109029,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D0%BF%D1%80-%D0%B4%20%D0%9C%D0%B8%D1%85%D0%B0%D0%B9%D0%BB%D0%BE%D0%B2%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B4.%201,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/aljona_photo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/dashakucan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmarka.ru/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vizitki--pskov.vsite.top/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/sprofy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gimpskov.ru/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/majorrestobar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promsert.ru/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosimperiya.ru/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://azbukabranda.ru/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prof-it.ru/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insales.ru/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.profitsert.ru/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lumaxmedia.ru/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proftehkonsalting.ru/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ikcdedovichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvozr.ru/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tumtipb.ru/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/fyodor.egorov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/darijanar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oollydes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sheremetyev-marketing.tilda.ws/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/createyourcode" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://streetofwebsites.ru/sitemap/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://print.endesign.ru/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megagroup.ru/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://market.neftegaz.ru/catalog/company/368098-szhs-vostok-limited/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dnext.ru/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tehpromsert.ru/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-brand.ru/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://garantiso.ru/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotel-konsalt.ru/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pro-rek.ru/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prymery.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskovpilot.ru/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tehpromsert.ru/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/foto_pskov_ushkalova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ter.pskov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interhotel-management.ru/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutoken.ru/projects/major/kontur-extern.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naloghelp60.ru/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluki.ru/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=71.20.9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=454091,%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%D0%BE.%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B2%D0%BD.%D1%80-%D0%BD%20%D0%A1%D0%BE%D0%B2%D0%B5%D1%82%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B3%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA,%20%D1%83%D0%BB%20%D0%A6%D0%B2%D0%B8%D0%BB%D0%BB%D0%B8%D0%BD%D0%B3%D0%B0,%20%D0%B4.%2057%D0%90" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=640002,%20%D0%9A%D1%83%D1%80%D0%B3%D0%B0%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%9E%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C%20,%20%D0%B3.%20%D0%9A%D1%83%D1%80%D0%B3%D0%B0%D0%BD,%20%D1%83%D0%BB.%20%D0%9F%D1%83%D1%88%D0%BA%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legal-box.ru/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altekpro.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/mi_bre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itpsk.ru/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta-t.pro/ru/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reklamy.ru/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffeestudio.ru/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasplan.ru/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/club228807051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dentalcourse.ru/contact" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upokrovki.ru/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-s.info/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-brand.ru/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovsout.ru/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rkspskov.ru/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reklamapskov60.ru/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expoelectroseti.ru/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/starboom.pskov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostfit.ru/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/lionsmm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tishkin-design.ru/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nevacert.ru/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trademark-support.ru/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovfm.ru/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tovarnyj-znak.ru/?cm_id=104652723_5376582157_15644755251_49339522466_49339522466_none_search_type1_no_desktop_premium_25&amp;utm_source=yandex&amp;utm_medium=cpc&amp;utm_campaign=srch-geo-regionsWe-new-s1-t1-w24&amp;utm_content=5376582157%7C15644755251&amp;utm_term=&#1087;&#1072;&#1090;&#1077;&#1085;&#1090;&#1085;&#1086;&#1077;%20&#1073;&#1102;&#1088;&#1086;%20&#1087;&#1072;&#1090;&#1077;&#1085;&#1090;&amp;geo=&#1055;&#1089;&#1082;&#1086;&#1074;&amp;yclid=17833696682117431295" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ar_pro.reklama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svchschool.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mciss.ru/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://print.endesign.ru/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://almsystems.ru/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expertcertservice.ru/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgsa.ru/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sellercenter.ru/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunoyam.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovcontinent.ru/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rafi.moscow/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akulapro.ru/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fotogorodok.su/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anopleskov.ru/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.premier-centr.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijiza.ru/seminars/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkoff.ru/business/contractor/okved/70-22/1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=117534,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D0%B8%D0%BA%D0%B0%20%D0%AF%D0%BD%D0%B3%D0%B5%D0%BB%D1%8F,%20%D0%B4.%203,%20%D0%BA.%202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buhprofit60.ru/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffeestudio.ru/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklama3r.ru/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pskcert.ru/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas-tech.ru/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kontur.ru/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enter.promo/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=107140,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%92%D0%B5%D1%80%D1%85%D0%BD%D1%8F%D1%8F%20%D0%9A%D1%80%D0%B0%D1%81%D0%BD%D0%BE%D1%81%D0%B5%D0%BB%D1%8C%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%203,%20%D1%81%D1%82%D1%80.%205" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1072;&#1082;&#1072;&#1076;&#1077;&#1084;&#1080;&#1103;-&#1075;&#1086;&#1089;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnedin.ru/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certex.spb.ru/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://complexcad.ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/naloghelp60" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.expert-iso.ru/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://br48.ru/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insbit.ru/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lead-teams.ru/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academynb.ru/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.petmas.ru/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ppkpskov.ru/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=455023,%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%9E%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%9C%D0%B0%D0%B3%D0%BD%D0%B8%D1%82%D0%BE%D0%B3%D0%BE%D1%80%D1%81%D0%BA,%20%D1%83%D0%BB.%20%D0%93%D0%B0%D0%B3%D0%B0%D1%80%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/katia_pskov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fotoservis-vluki.ru/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presentica.net/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/60pskov60" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tensor.ru/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/exhibition1spb," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/bryancev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smm_gavrilova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/eleonoramiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/akula_profi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ingaprint.ru/kontakty/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zhelezno.com/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/itagency" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bazissoft.ru/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pioneercert.ru/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oksanaloveanimals" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/phkonlemilpskov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/rost_na_zarye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskov-gkh.ru/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ninavisuality" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livemaster.ru/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkoff.ru/business/contractor/okved/70-22/1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prostoriya.ru/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yellow-media.ru/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studiovitrum.ru/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskovtourism.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ap-d.ru/apd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net-marketplace.ru/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipk-integral.ru/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expand-solutions.ru/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delightful-tomato-604.notion.site/5dacb9a6fde148d5af33c6535cbeaecc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=129085,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%9C%D0%B0%D1%80%D1%8C%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%209,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=197110,%20%D0%93.%D0%A1%D0%B0%D0%BD%D0%BA%D1%82-%D0%9F%D0%B5%D1%82%D0%B5%D1%80%D0%B1%D1%83%D1%80%D0%B3,%20%D0%B2%D0%BD.%D1%82%D0%B5%D1%80.%D0%B3.%20%D0%9C%D1%83%D0%BD%D0%B8%D1%86%D0%B8%D0%BF%D0%B0%D0%BB%D1%8C%D0%BD%D1%8B%D0%B9%20%D0%9E%D0%BA%D1%80%D1%83%D0%B3%20%D0%A7%D0%BA%D0%B0%D0%BB%D0%BE%D0%B2%D1%81%D0%BA%D0%BE%D0%B5,%20%D1%83%D0%BB%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%97%D0%B5%D0%BB%D0%B5%D0%BD%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2024,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/a3rkt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rospatent.online/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskgu.ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://happyprint.pro/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/panova.julie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://domline.ru/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sertis.ru/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crdgroup.ru/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teplonadzor.ru/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://darkstudio.pro/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ctformat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://topspikerov.ru/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/direct_design" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekspressprint.ru/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taxcom.ru/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bochenkov.com/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/portfolio60" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julo.agency/uslugi/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://basalto.ru/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1101;&#1082;&#1089;&#1087;&#1077;&#1088;&#1090;-&#1084;&#1072;&#1088;&#1082;&#1077;&#1090;&#1080;&#1085;&#1075;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corestone.ru/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukkpskov.ru/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/brightpsk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/leksanpskov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijiza.ru/seminars/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=85.22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=127576,%20%D0%93.%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0,%20%D0%B2%D0%BD.%D1%82%D0%B5%D1%80.%D0%B3.%20%D0%9C%D1%83%D0%BD%D0%B8%D1%86%D0%B8%D0%BF%D0%B0%D0%BB%D1%8C%D0%BD%D1%8B%D0%B9%20%D0%9E%D0%BA%D1%80%D1%83%D0%B3%20%D0%9B%D0%B8%D0%B0%D0%BD%D0%BE%D0%B7%D0%BE%D0%B2%D0%BE,%20%D1%83%D0%BB%20%D0%98%D0%BB%D0%B8%D0%BC%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%205,%20%D0%BA.%202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smmluki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moybiznesplan.ru/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://airus.pro/okompanii/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pskcert.ru/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imaton.ru/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kub-test.ru/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ra-creative.ru/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planer.ru/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/manicure_7334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://permcks.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agitpacket.ru/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planer.ru/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rimmini.ru/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1095;&#1091;&#1075;&#1072;&#1077;&#1074;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infocompskov.ru/information/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=127299,%20%D0%93.%D0%BC%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20,%20%D1%83%D0%BB.%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D0%B8%D1%87%D0%B5%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.behance.net/elkalinina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nvsert.ru/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gortestsibir.ru/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experthoreca.ru/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.algoritmika.org/ru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecolab-expert.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/majorrestobar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infocompskov.ru/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oleggolikov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmat.pskov.ru/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@lumastory1829/videos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/kristinamanshinasmm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teamdealer.ru/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-directive.ru/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-o-u-t.ru/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta-t.pro/ru/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosteststandart.ru/pskov.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ako-goszakaz.ru/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/lashhous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/vzletsmm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pskovpilot.ru/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://freelance.ru/bartenev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=123100,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D0%BD%D0%B0%D0%B1.%20%D0%9A%D1%80%D0%B0%D1%81%D0%BD%D0%BE%D0%BF%D1%80%D0%B5%D1%81%D0%BD%D0%B5%D0%BD%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutpro.ru/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnedin.ru/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/nikonanna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it-pskov.ru/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bizsert.ru/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-sert.ru/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csmpskov.ru/contacts/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/longtail_psk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oztest.ru/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyberrlaw.ru/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalonkom.ru/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smmwithnastekeya?from=groups" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.tpprf.ru/ru/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/zen_studiovl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1094;&#1077;&#1085;&#1090;&#1088;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;-&#1073;&#1091;&#1093;&#1075;&#1072;&#1083;&#1090;&#1077;&#1088;&#1080;&#1103;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-market.tech/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sertpt.ru/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/pskovreklama2017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academy-hospitality.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=71.12.62" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/businessphotok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savecons.ru/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ap_visualworkshop_psk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pravo-pro.ru/catalog/284016/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gtrkpskov.ru/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://school.kontur.ru/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=191014,%20%D0%93.%D1%81%D0%B0%D0%BD%D0%BA%D1%82-%D0%BF%D0%B5%D1%82%D0%B5%D1%80%D0%B1%D1%83%D1%80%D0%B3%20,%20%D0%BF%D1%80-%D0%BA%D1%82%20%D0%9B%D0%B8%D1%82%D0%B5%D0%B9%D0%BD%D1%8B%D0%B9,%20%D0%B4.45/8,%20%D0%BB%D0%B8%D1%82.%20%D0%B0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=109029,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D0%BF%D1%80-%D0%B4%20%D0%9C%D0%B8%D1%85%D0%B0%D0%B9%D0%BB%D0%BE%D0%B2%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B4.%201,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/aljona_photo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/dashakucan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmarka.ru/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vizitki--pskov.vsite.top/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/sprofy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gimpskov.ru/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/majorrestobar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promsert.ru/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosimperiya.ru/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://azbukabranda.ru/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prof-it.ru/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insales.ru/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.profitsert.ru/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lumaxmedia.ru/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proftehkonsalting.ru/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ikcdedovichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvozr.ru/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tumtipb.ru/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/fyodor.egorov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/darijanar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oollydes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sheremetyev-marketing.tilda.ws/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/createyourcode" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://streetofwebsites.ru/sitemap/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://print.endesign.ru/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megagroup.ru/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://market.neftegaz.ru/catalog/company/368098-szhs-vostok-limited/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dnext.ru/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tehpromsert.ru/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-brand.ru/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://garantiso.ru/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotel-konsalt.ru/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pro-rek.ru/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prymery.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskovpilot.ru/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tehpromsert.ru/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/foto_pskov_ushkalova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ter.pskov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interhotel-management.ru/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutoken.ru/projects/major/kontur-extern.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naloghelp60.ru/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluki.ru/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=71.20.9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=454091,%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%D0%BE.%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B2%D0%BD.%D1%80-%D0%BD%20%D0%A1%D0%BE%D0%B2%D0%B5%D1%82%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B3%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA,%20%D1%83%D0%BB%20%D0%A6%D0%B2%D0%B8%D0%BB%D0%BB%D0%B8%D0%BD%D0%B3%D0%B0,%20%D0%B4.%2057%D0%90" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=640002,%20%D0%9A%D1%83%D1%80%D0%B3%D0%B0%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%9E%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C%20,%20%D0%B3.%20%D0%9A%D1%83%D1%80%D0%B3%D0%B0%D0%BD,%20%D1%83%D0%BB.%20%D0%9F%D1%83%D1%88%D0%BA%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legal-box.ru/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altekpro.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/mi_bre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itpsk.ru/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta-t.pro/ru/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reklamy.ru/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffeestudio.ru/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasplan.ru/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/club228807051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dentalcourse.ru/contact" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upokrovki.ru/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-s.info/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-brand.ru/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovsout.ru/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rkspskov.ru/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reklamapskov60.ru/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expoelectroseti.ru/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/starboom.pskov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostfit.ru/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/lionsmm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tishkin-design.ru/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nevacert.ru/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trademark-support.ru/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovfm.ru/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tovarnyj-znak.ru/?cm_id=104652723_5376582157_15644755251_49339522466_49339522466_none_search_type1_no_desktop_premium_25&amp;utm_source=yandex&amp;utm_medium=cpc&amp;utm_campaign=srch-geo-regionsWe-new-s1-t1-w24&amp;utm_content=5376582157%7C15644755251&amp;utm_term=&#1087;&#1072;&#1090;&#1077;&#1085;&#1090;&#1085;&#1086;&#1077;%20&#1073;&#1102;&#1088;&#1086;%20&#1087;&#1072;&#1090;&#1077;&#1085;&#1090;&amp;geo=&#1055;&#1089;&#1082;&#1086;&#1074;&amp;yclid=17833696682117431295" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ar_pro.reklama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svchschool.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mciss.ru/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://print.endesign.ru/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://almsystems.ru/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expertcertservice.ru/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgsa.ru/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sellercenter.ru/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunoyam.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovcontinent.ru/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rafi.moscow/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akulapro.ru/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fotogorodok.su/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anopleskov.ru/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.premier-centr.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijiza.ru/seminars/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkoff.ru/business/contractor/okved/70-22/1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=117534,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D0%B8%D0%BA%D0%B0%20%D0%AF%D0%BD%D0%B3%D0%B5%D0%BB%D1%8F,%20%D0%B4.%203,%20%D0%BA.%202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buhprofit60.ru/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffeestudio.ru/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklama3r.ru/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pskcert.ru/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas-tech.ru/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kontur.ru/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enter.promo/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=107140,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%92%D0%B5%D1%80%D1%85%D0%BD%D1%8F%D1%8F%20%D0%9A%D1%80%D0%B0%D1%81%D0%BD%D0%BE%D1%81%D0%B5%D0%BB%D1%8C%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%203,%20%D1%81%D1%82%D1%80.%205" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1072;&#1082;&#1072;&#1076;&#1077;&#1084;&#1080;&#1103;-&#1075;&#1086;&#1089;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnedin.ru/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certex.spb.ru/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://complexcad.ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/naloghelp60" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.expert-iso.ru/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://br48.ru/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insbit.ru/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lead-teams.ru/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academynb.ru/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.petmas.ru/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ppkpskov.ru/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=455023,%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%9E%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%9C%D0%B0%D0%B3%D0%BD%D0%B8%D1%82%D0%BE%D0%B3%D0%BE%D1%80%D1%81%D0%BA,%20%D1%83%D0%BB.%20%D0%93%D0%B0%D0%B3%D0%B0%D1%80%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/katia_pskov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fotoservis-vluki.ru/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presentica.net/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/60pskov60" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tensor.ru/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/exhibition1spb," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/bryancev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smm_gavrilova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/eleonoramiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/akula_profi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ingaprint.ru/kontakty/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zhelezno.com/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/itagency" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bazissoft.ru/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pioneercert.ru/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oksanaloveanimals" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/phkonlemilpskov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/rost_na_zarye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskov-gkh.ru/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ninavisuality" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livemaster.ru/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkoff.ru/business/contractor/okved/70-22/1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prostoriya.ru/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yellow-media.ru/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studiovitrum.ru/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskovtourism.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ap-d.ru/apd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net-marketplace.ru/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipk-integral.ru/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expand-solutions.ru/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delightful-tomato-604.notion.site/5dacb9a6fde148d5af33c6535cbeaecc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=129085,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%9C%D0%B0%D1%80%D1%8C%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%209,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=197110,%20%D0%93.%D0%A1%D0%B0%D0%BD%D0%BA%D1%82-%D0%9F%D0%B5%D1%82%D0%B5%D1%80%D0%B1%D1%83%D1%80%D0%B3,%20%D0%B2%D0%BD.%D1%82%D0%B5%D1%80.%D0%B3.%20%D0%9C%D1%83%D0%BD%D0%B8%D1%86%D0%B8%D0%BF%D0%B0%D0%BB%D1%8C%D0%BD%D1%8B%D0%B9%20%D0%9E%D0%BA%D1%80%D1%83%D0%B3%20%D0%A7%D0%BA%D0%B0%D0%BB%D0%BE%D0%B2%D1%81%D0%BA%D0%BE%D0%B5,%20%D1%83%D0%BB%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%97%D0%B5%D0%BB%D0%B5%D0%BD%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2024,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/a3rkt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rospatent.online/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskgu.ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://happyprint.pro/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/panova.julie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://domline.ru/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sertis.ru/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crdgroup.ru/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.crdsk.ru/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teplonadzor.ru/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://darkstudio.pro/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ctformat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://topspikerov.ru/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/direct_design" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekspressprint.ru/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taxcom.ru/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bochenkov.com/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/portfolio60" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julo.agency/uslugi/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://basalto.ru/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1101;&#1082;&#1089;&#1087;&#1077;&#1088;&#1090;-&#1084;&#1072;&#1088;&#1082;&#1077;&#1090;&#1080;&#1085;&#1075;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corestone.ru/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukkpskov.ru/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/brightpsk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/leksanpskov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijiza.ru/seminars/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=85.22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=127576,%20%D0%93.%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0,%20%D0%B2%D0%BD.%D1%82%D0%B5%D1%80.%D0%B3.%20%D0%9C%D1%83%D0%BD%D0%B8%D1%86%D0%B8%D0%BF%D0%B0%D0%BB%D1%8C%D0%BD%D1%8B%D0%B9%20%D0%9E%D0%BA%D1%80%D1%83%D0%B3%20%D0%9B%D0%B8%D0%B0%D0%BD%D0%BE%D0%B7%D0%BE%D0%B2%D0%BE,%20%D1%83%D0%BB%20%D0%98%D0%BB%D0%B8%D0%BC%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%205,%20%D0%BA.%202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smmluki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moybiznesplan.ru/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://airus.pro/okompanii/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pskcert.ru/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imaton.ru/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kub-test.ru/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ra-creative.ru/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planer.ru/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/manicure_7334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://permcks.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O479"/>
+  <dimension ref="A1:O486"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A474" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q477" sqref="Q477"/>
+      <pane ySplit="1" topLeftCell="A482" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H495" sqref="H495"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.7109375" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" customWidth="1"/>
     <col min="3" max="3" width="26.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="36.7109375" customWidth="1"/>
     <col min="5" max="5" width="41.42578125" customWidth="1"/>
     <col min="6" max="6" width="36.7109375" customWidth="1"/>
     <col min="7" max="7" width="22.85546875" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" customWidth="1"/>
     <col min="10" max="10" width="23.85546875" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="4" t="s">
@@ -7173,51 +7270,51 @@
       <c r="B4" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C4" s="12">
         <v>5032223802</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>799</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>69</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A5" s="16">
         <v>4</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>800</v>
       </c>
       <c r="C5" s="12">
         <v>6027087786</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>801</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>71</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H5" s="11" t="s">
@@ -7424,112 +7521,112 @@
         <v>88</v>
       </c>
       <c r="C12" s="12">
         <v>602718218807</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>89</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I12" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J12" s="11"/>
     </row>
-    <row r="13" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16">
         <v>12</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C13" s="12">
         <v>6027085228</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>91</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>811</v>
+        <v>1758</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>92</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>499</v>
+        <v>549</v>
       </c>
       <c r="I13" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="157.5" x14ac:dyDescent="0.25">
       <c r="A14" s="16">
         <v>13</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C14" s="12">
         <v>6027170787</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>94</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="11" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I14" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A15" s="16">
         <v>14</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C15" s="12">
         <v>601501838345</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>139</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>140</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>141</v>
       </c>
       <c r="G15" s="17">
         <v>44456</v>
       </c>
       <c r="H15" s="11" t="s">
@@ -7577,115 +7674,115 @@
       <c r="B17" s="11" t="s">
         <v>146</v>
       </c>
       <c r="C17" s="12">
         <v>602718856510</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>143</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>144</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>147</v>
       </c>
       <c r="G17" s="17">
         <v>44400</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I17" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A18" s="16">
         <v>17</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C18" s="12">
         <v>511201170043</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>105</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>150</v>
       </c>
       <c r="G18" s="17">
         <v>44588</v>
       </c>
       <c r="H18" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I18" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J18" s="11" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="173.25" x14ac:dyDescent="0.25">
       <c r="A19" s="16">
         <v>18</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C19" s="18">
         <v>673005658382</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>151</v>
       </c>
       <c r="E19" s="11" t="s">
+        <v>817</v>
+      </c>
+      <c r="F19" s="11" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
       <c r="G19" s="17">
         <v>44439</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I19" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J19" s="11" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A20" s="16">
         <v>19</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C20" s="12">
         <v>600300025718</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>153</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>154</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>155</v>
       </c>
       <c r="G20" s="17">
         <v>44407</v>
       </c>
       <c r="H20" s="11" t="s">
@@ -7739,491 +7836,491 @@
       <c r="D22" s="11" t="s">
         <v>95</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>96</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>97</v>
       </c>
       <c r="G22" s="17" t="s">
         <v>98</v>
       </c>
       <c r="H22" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I22" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J22" s="11"/>
     </row>
     <row r="23" spans="1:10" ht="236.25" x14ac:dyDescent="0.25">
       <c r="A23" s="16">
         <v>22</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="C23" s="12">
         <v>602719312023</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>100</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G23" s="11" t="s">
         <v>101</v>
       </c>
       <c r="H23" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I23" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A24" s="16">
         <v>23</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C24" s="12">
         <v>6027046109</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>102</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>103</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>101</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I24" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J24" s="11" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A25" s="16">
         <v>24</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C25" s="12">
         <v>602701953731</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>104</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>104</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>101</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I25" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="252" x14ac:dyDescent="0.25">
       <c r="A26" s="16">
         <v>25</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>106</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>101</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I26" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A27" s="16">
         <v>26</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>131</v>
       </c>
       <c r="C27" s="12">
         <v>602715248634</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>109</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>101</v>
       </c>
       <c r="H27" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I27" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J27" s="11" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="157.5" x14ac:dyDescent="0.25">
       <c r="A28" s="16">
         <v>27</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C28" s="12">
         <v>601400926806</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>110</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>111</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>112</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>101</v>
       </c>
       <c r="H28" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I28" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J28" s="11" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A29" s="16">
         <v>28</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>113</v>
       </c>
       <c r="D29" s="11" t="s">
         <v>114</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>115</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>116</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H29" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I29" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A30" s="16">
         <v>29</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C30" s="12">
         <v>602510766459</v>
       </c>
       <c r="D30" s="11" t="s">
         <v>104</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G30" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I30" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J30" s="11" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A31" s="16">
         <v>30</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C31" s="12">
         <v>7710475530</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>118</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>119</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>120</v>
       </c>
       <c r="G31" s="11" t="s">
         <v>101</v>
       </c>
       <c r="H31" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I31" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J31" s="11" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="267.75" x14ac:dyDescent="0.25">
       <c r="A32" s="16">
         <v>31</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>136</v>
       </c>
       <c r="C32" s="12">
         <v>7810676939</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>121</v>
       </c>
       <c r="E32" s="11" t="s">
         <v>119</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>122</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>101</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I32" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="157.5" x14ac:dyDescent="0.25">
       <c r="A33" s="16">
         <v>32</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>137</v>
       </c>
       <c r="C33" s="12">
         <v>6027121589</v>
       </c>
       <c r="D33" s="11" t="s">
         <v>125</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>123</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>124</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>101</v>
       </c>
       <c r="H33" s="11" t="s">
         <v>549</v>
       </c>
       <c r="I33" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A34" s="16">
         <v>33</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="C34" s="12">
         <v>781428357342</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H34" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I34" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J34" s="11" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="204.75" x14ac:dyDescent="0.25">
       <c r="A35" s="16">
         <v>34</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="12">
         <v>7736641983</v>
       </c>
       <c r="D35" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I35" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J35" s="11" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A36" s="16">
         <v>35</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C36" s="12">
         <v>6027205743</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I36" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J36" s="11" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A37" s="16">
         <v>36</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C37" s="12">
         <v>6027150710</v>
       </c>
       <c r="D37" s="11" t="s">
         <v>24</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>25</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>26</v>
       </c>
       <c r="G37" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H37" s="11" t="s">
@@ -8241,299 +8338,299 @@
       <c r="B38" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="12">
         <v>6027185818</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>57</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I38" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J38" s="11" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A39" s="16">
         <v>38</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C39" s="12">
         <v>602716581839</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>54</v>
       </c>
       <c r="E39" s="11" t="s">
         <v>55</v>
       </c>
       <c r="F39" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H39" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I39" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J39" s="11"/>
     </row>
     <row r="40" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A40" s="16">
         <v>39</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="C40" s="12">
         <v>7839101080</v>
       </c>
       <c r="D40" s="11" t="s">
+        <v>840</v>
+      </c>
+      <c r="E40" s="11" t="s">
         <v>841</v>
       </c>
-      <c r="E40" s="11" t="s">
+      <c r="F40" s="11" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="G40" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H40" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I40" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J40" s="11" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A41" s="16">
         <v>40</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="12">
         <v>6027203390</v>
       </c>
       <c r="D41" s="11" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F41" s="11" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="G41" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I41" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J41" s="11" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A42" s="16">
         <v>41</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="C42" s="12">
         <v>6027073550</v>
       </c>
       <c r="D42" s="11" t="s">
         <v>29</v>
       </c>
       <c r="E42" s="11" t="s">
         <v>28</v>
       </c>
       <c r="F42" s="11" t="s">
         <v>27</v>
       </c>
       <c r="G42" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I42" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A43" s="16">
         <v>42</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="12">
         <v>602713998776</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>364</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H43" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I43" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J43" s="11"/>
     </row>
     <row r="44" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A44" s="16">
         <v>43</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C44" s="12">
         <v>602714745707</v>
       </c>
       <c r="D44" s="11" t="s">
         <v>29</v>
       </c>
       <c r="E44" s="11" t="s">
         <v>28</v>
       </c>
       <c r="F44" s="11" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="G44" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H44" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I44" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J44" s="11"/>
     </row>
     <row r="45" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A45" s="16">
         <v>44</v>
       </c>
       <c r="B45" s="11" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="C45" s="12">
         <v>602707123670</v>
       </c>
       <c r="D45" s="11" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="E45" s="11" t="s">
         <v>34</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H45" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I45" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J45" s="11"/>
     </row>
     <row r="46" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A46" s="16">
         <v>45</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C46" s="12">
         <v>6027195703</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E46" s="11" t="s">
         <v>28</v>
       </c>
       <c r="F46" s="11" t="s">
         <v>36</v>
       </c>
       <c r="G46" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H46" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I46" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A47" s="16">
         <v>46</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C47" s="12">
         <v>602510248626</v>
       </c>
       <c r="D47" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G47" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="11" t="s">
@@ -8551,83 +8648,83 @@
       <c r="B48" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C48" s="12">
         <v>6027998965</v>
       </c>
       <c r="D48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E48" s="11" t="s">
         <v>42</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>38</v>
       </c>
       <c r="G48" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I48" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A49" s="16">
         <v>48</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C49" s="12">
         <v>5047019736</v>
       </c>
       <c r="D49" s="11" t="s">
         <v>45</v>
       </c>
       <c r="E49" s="11" t="s">
         <v>42</v>
       </c>
       <c r="F49" s="11" t="s">
         <v>43</v>
       </c>
       <c r="G49" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H49" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I49" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A50" s="16">
         <v>49</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C50" s="12">
         <v>600101215009</v>
       </c>
       <c r="D50" s="11" t="s">
         <v>47</v>
       </c>
       <c r="E50" s="11" t="s">
         <v>48</v>
       </c>
       <c r="F50" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G50" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H50" s="11" t="s">
@@ -8675,91 +8772,91 @@
       <c r="B52" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="12">
         <v>602700777716</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>52</v>
       </c>
       <c r="E52" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F52" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G52" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H52" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I52" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J52" s="11" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A53" s="16">
         <v>52</v>
       </c>
       <c r="B53" s="19" t="s">
         <v>159</v>
       </c>
       <c r="C53" s="12">
         <v>7719460320</v>
       </c>
       <c r="D53" s="11" t="s">
         <v>153</v>
       </c>
       <c r="E53" s="11" t="s">
         <v>160</v>
       </c>
       <c r="F53" s="11" t="s">
         <v>161</v>
       </c>
       <c r="G53" s="17">
         <v>44706</v>
       </c>
       <c r="H53" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I53" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A54" s="16">
         <v>53</v>
       </c>
       <c r="B54" s="20" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="C54" s="12">
         <v>234104321152</v>
       </c>
       <c r="D54" s="11" t="s">
         <v>162</v>
       </c>
       <c r="E54" s="11" t="s">
         <v>163</v>
       </c>
       <c r="F54" s="11" t="s">
         <v>164</v>
       </c>
       <c r="G54" s="17">
         <v>44713</v>
       </c>
       <c r="H54" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I54" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J54" s="11"/>
     </row>
     <row r="55" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
@@ -8799,367 +8896,367 @@
       <c r="B56" s="19" t="s">
         <v>166</v>
       </c>
       <c r="C56" s="18">
         <v>6010004380</v>
       </c>
       <c r="D56" s="11" t="s">
         <v>167</v>
       </c>
       <c r="E56" s="11" t="s">
         <v>154</v>
       </c>
       <c r="F56" s="11" t="s">
         <v>168</v>
       </c>
       <c r="G56" s="17">
         <v>44707</v>
       </c>
       <c r="H56" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I56" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J56" s="11" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
     </row>
     <row r="57" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A57" s="16">
         <v>56</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>170</v>
       </c>
       <c r="C57" s="21">
         <v>7705499744</v>
       </c>
       <c r="D57" s="11" t="s">
         <v>24</v>
       </c>
       <c r="E57" s="11" t="s">
         <v>25</v>
       </c>
       <c r="F57" s="11" t="s">
         <v>171</v>
       </c>
       <c r="G57" s="22">
         <v>44713</v>
       </c>
       <c r="H57" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I57" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
     </row>
     <row r="58" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A58" s="16">
         <v>57</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C58" s="18">
         <v>602702597187</v>
       </c>
       <c r="D58" s="11" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="E58" s="11" t="s">
         <v>173</v>
       </c>
       <c r="F58" s="11" t="s">
         <v>174</v>
       </c>
       <c r="G58" s="17">
         <v>44713</v>
       </c>
       <c r="H58" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I58" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J58" s="11"/>
     </row>
     <row r="59" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A59" s="16">
         <v>58</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>175</v>
       </c>
       <c r="C59" s="18">
         <v>6027204940</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>176</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>177</v>
       </c>
       <c r="F59" s="11" t="s">
         <v>178</v>
       </c>
       <c r="G59" s="17">
         <v>44727</v>
       </c>
       <c r="H59" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I59" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J59" s="11" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
     </row>
     <row r="60" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A60" s="16">
         <v>59</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>179</v>
       </c>
       <c r="C60" s="12">
         <v>3444195798</v>
       </c>
       <c r="D60" s="11" t="s">
         <v>180</v>
       </c>
       <c r="E60" s="11" t="s">
         <v>169</v>
       </c>
       <c r="F60" s="11" t="s">
         <v>181</v>
       </c>
       <c r="G60" s="17">
         <v>44741</v>
       </c>
       <c r="H60" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I60" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="61" spans="1:10" ht="267.75" x14ac:dyDescent="0.25">
       <c r="A61" s="16">
         <v>60</v>
       </c>
       <c r="B61" s="19" t="s">
         <v>182</v>
       </c>
       <c r="C61" s="12">
         <v>4345497285</v>
       </c>
       <c r="D61" s="11" t="s">
         <v>24</v>
       </c>
       <c r="E61" s="11" t="s">
         <v>183</v>
       </c>
       <c r="F61" s="11" t="s">
         <v>184</v>
       </c>
       <c r="G61" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H61" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I61" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="62" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A62" s="16">
         <v>61</v>
       </c>
       <c r="B62" s="19" t="s">
         <v>186</v>
       </c>
       <c r="C62" s="12">
         <v>602708164790</v>
       </c>
       <c r="D62" s="11" t="s">
         <v>153</v>
       </c>
       <c r="E62" s="11" t="s">
         <v>188</v>
       </c>
       <c r="F62" s="11" t="s">
         <v>80</v>
       </c>
       <c r="G62" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H62" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I62" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J62" s="11"/>
     </row>
     <row r="63" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A63" s="16">
         <v>62</v>
       </c>
       <c r="B63" s="19" t="s">
         <v>189</v>
       </c>
       <c r="C63" s="12">
         <v>7602142816</v>
       </c>
       <c r="D63" s="11" t="s">
         <v>187</v>
       </c>
       <c r="E63" s="11" t="s">
         <v>188</v>
       </c>
       <c r="F63" s="11" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="G63" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H63" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I63" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J63" s="11" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
     </row>
     <row r="64" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A64" s="16">
         <v>63</v>
       </c>
       <c r="B64" s="19" t="s">
         <v>190</v>
       </c>
       <c r="C64" s="12">
         <v>6027061918</v>
       </c>
       <c r="D64" s="11" t="s">
         <v>153</v>
       </c>
       <c r="E64" s="11" t="s">
         <v>188</v>
       </c>
       <c r="F64" s="11" t="s">
         <v>191</v>
       </c>
       <c r="G64" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H64" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I64" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J64" s="11" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
     </row>
     <row r="65" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A65" s="16">
         <v>64</v>
       </c>
       <c r="B65" s="19" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="12">
         <v>7734443175</v>
       </c>
       <c r="D65" s="11" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>194</v>
       </c>
       <c r="F65" s="11" t="s">
         <v>195</v>
       </c>
       <c r="G65" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H65" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I65" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J65" s="11" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A66" s="16">
         <v>65</v>
       </c>
       <c r="B66" s="19" t="s">
         <v>196</v>
       </c>
       <c r="C66" s="12">
         <v>602716264565</v>
       </c>
       <c r="D66" s="11" t="s">
         <v>197</v>
       </c>
       <c r="E66" s="11" t="s">
         <v>197</v>
       </c>
       <c r="F66" s="11" t="s">
         <v>80</v>
       </c>
       <c r="G66" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H66" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I66" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J66" s="11" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A67" s="16">
         <v>66</v>
       </c>
       <c r="B67" s="19" t="s">
         <v>198</v>
       </c>
       <c r="C67" s="12">
         <v>602716485162</v>
       </c>
       <c r="D67" s="11" t="s">
         <v>153</v>
       </c>
       <c r="E67" s="11" t="s">
         <v>197</v>
       </c>
       <c r="F67" s="11" t="s">
         <v>80</v>
       </c>
       <c r="G67" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H67" s="11" t="s">
@@ -9207,790 +9304,790 @@
       <c r="B69" s="19" t="s">
         <v>202</v>
       </c>
       <c r="C69" s="12">
         <v>602719870758</v>
       </c>
       <c r="D69" s="11" t="s">
         <v>197</v>
       </c>
       <c r="E69" s="11" t="s">
         <v>197</v>
       </c>
       <c r="F69" s="11" t="s">
         <v>80</v>
       </c>
       <c r="G69" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H69" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I69" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J69" s="11" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="126" x14ac:dyDescent="0.25">
       <c r="A70" s="16">
         <v>69</v>
       </c>
       <c r="B70" s="19" t="s">
         <v>203</v>
       </c>
       <c r="C70" s="12">
         <v>6027205101</v>
       </c>
       <c r="D70" s="11" t="s">
         <v>204</v>
       </c>
       <c r="E70" s="11" t="s">
         <v>205</v>
       </c>
       <c r="F70" s="11" t="s">
         <v>206</v>
       </c>
       <c r="G70" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H70" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I70" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J70" s="11" t="s">
-        <v>1087</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="71" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A71" s="16">
         <v>70</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C71" s="12">
         <v>600301248516</v>
       </c>
       <c r="D71" s="11" t="s">
         <v>24</v>
       </c>
       <c r="E71" s="11" t="s">
         <v>25</v>
       </c>
       <c r="F71" s="11" t="s">
         <v>80</v>
       </c>
       <c r="G71" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H71" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I71" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J71" s="11" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A72" s="16">
         <v>71</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>208</v>
       </c>
       <c r="C72" s="12">
         <v>602722189570</v>
       </c>
       <c r="D72" s="11" t="s">
         <v>24</v>
       </c>
       <c r="E72" s="11" t="s">
         <v>25</v>
       </c>
       <c r="F72" s="11" t="s">
         <v>80</v>
       </c>
       <c r="G72" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H72" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I72" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J72" s="11" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A73" s="16">
         <v>72</v>
       </c>
       <c r="B73" s="19" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="12">
         <v>7708276873</v>
       </c>
       <c r="D73" s="19" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="E73" s="11" t="s">
         <v>210</v>
       </c>
       <c r="F73" s="11" t="s">
         <v>211</v>
       </c>
       <c r="G73" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H73" s="19" t="s">
         <v>499</v>
       </c>
       <c r="I73" s="19" t="s">
         <v>703</v>
       </c>
       <c r="J73" s="11" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A74" s="16">
         <v>73</v>
       </c>
       <c r="B74" s="19" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="12">
         <v>9710058530</v>
       </c>
       <c r="D74" s="11" t="s">
         <v>213</v>
       </c>
       <c r="E74" s="11" t="s">
         <v>214</v>
       </c>
       <c r="F74" s="11" t="s">
         <v>215</v>
       </c>
       <c r="G74" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H74" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I74" s="19" t="s">
         <v>703</v>
       </c>
       <c r="J74" s="11" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
     </row>
     <row r="75" spans="1:10" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A75" s="16">
         <v>74</v>
       </c>
       <c r="B75" s="19" t="s">
         <v>216</v>
       </c>
       <c r="C75" s="12">
         <v>7801327402</v>
       </c>
       <c r="D75" s="11" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="11" t="s">
         <v>214</v>
       </c>
       <c r="F75" s="11" t="s">
         <v>218</v>
       </c>
       <c r="G75" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H75" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I75" s="19" t="s">
         <v>703</v>
       </c>
       <c r="J75" s="11" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="315" x14ac:dyDescent="0.25">
       <c r="A76" s="16">
         <v>75</v>
       </c>
       <c r="B76" s="19" t="s">
         <v>219</v>
       </c>
       <c r="C76" s="12">
         <v>7605016030</v>
       </c>
       <c r="D76" s="11" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="11" t="s">
         <v>221</v>
       </c>
       <c r="F76" s="11" t="s">
         <v>222</v>
       </c>
       <c r="G76" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H76" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I76" s="19" t="s">
         <v>703</v>
       </c>
       <c r="J76" s="19" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
     </row>
     <row r="77" spans="1:10" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A77" s="16">
         <v>76</v>
       </c>
       <c r="B77" s="19" t="s">
         <v>223</v>
       </c>
       <c r="C77" s="12">
         <v>601700492980</v>
       </c>
       <c r="D77" s="11" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="11" t="s">
         <v>653</v>
       </c>
       <c r="F77" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G77" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H77" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I77" s="19" t="s">
         <v>703</v>
       </c>
       <c r="J77" s="19" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="78" spans="1:10" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A78" s="16">
         <v>77</v>
       </c>
       <c r="B78" s="19" t="s">
         <v>225</v>
       </c>
       <c r="C78" s="12">
         <v>780717089130</v>
       </c>
       <c r="D78" s="11" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="11" t="s">
         <v>227</v>
       </c>
       <c r="F78" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G78" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H78" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I78" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="79" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A79" s="16">
         <v>78</v>
       </c>
       <c r="B79" s="19" t="s">
         <v>228</v>
       </c>
       <c r="C79" s="12">
         <v>602716678799</v>
       </c>
       <c r="D79" s="11" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="11" t="s">
         <v>229</v>
       </c>
       <c r="F79" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G79" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H79" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I79" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J79" s="11" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="80" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A80" s="16">
         <v>79</v>
       </c>
       <c r="B80" s="19" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="12">
         <v>601302585202</v>
       </c>
       <c r="D80" s="11" t="s">
         <v>229</v>
       </c>
       <c r="E80" s="11" t="s">
         <v>229</v>
       </c>
       <c r="F80" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G80" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H80" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I80" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="81" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A81" s="16">
         <v>80</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C81" s="12">
         <v>7718873861</v>
       </c>
       <c r="D81" s="11" t="s">
         <v>232</v>
       </c>
       <c r="E81" s="11" t="s">
         <v>233</v>
       </c>
       <c r="F81" s="11" t="s">
         <v>234</v>
       </c>
       <c r="G81" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H81" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I81" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A82" s="16">
         <v>81</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>235</v>
       </c>
       <c r="C82" s="12">
         <v>780614581406</v>
       </c>
       <c r="D82" s="11" t="s">
         <v>236</v>
       </c>
       <c r="E82" s="11" t="s">
         <v>237</v>
       </c>
       <c r="F82" s="11" t="s">
         <v>238</v>
       </c>
       <c r="G82" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H82" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I82" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="126" x14ac:dyDescent="0.25">
       <c r="A83" s="16">
         <v>82</v>
       </c>
       <c r="B83" s="19" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="12">
         <v>6311133364</v>
       </c>
       <c r="D83" s="11" t="s">
         <v>240</v>
       </c>
       <c r="E83" s="11" t="s">
         <v>214</v>
       </c>
       <c r="F83" s="11" t="s">
         <v>241</v>
       </c>
       <c r="G83" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H83" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I83" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J83" s="11" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="K83" s="8"/>
     </row>
     <row r="84" spans="1:11" ht="63" x14ac:dyDescent="0.25">
       <c r="A84" s="16">
         <v>83</v>
       </c>
       <c r="B84" s="19" t="s">
         <v>243</v>
       </c>
       <c r="C84" s="12">
         <v>7801318493</v>
       </c>
       <c r="D84" s="11" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="11" t="s">
         <v>214</v>
       </c>
       <c r="F84" s="11" t="s">
         <v>245</v>
       </c>
       <c r="G84" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H84" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I84" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J84" s="11" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="K84" s="8"/>
     </row>
     <row r="85" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A85" s="16">
         <v>84</v>
       </c>
       <c r="B85" s="19" t="s">
         <v>246</v>
       </c>
       <c r="C85" s="12">
         <v>7826738130</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>244</v>
       </c>
       <c r="E85" s="11" t="s">
         <v>214</v>
       </c>
       <c r="F85" s="11" t="s">
         <v>247</v>
       </c>
       <c r="G85" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H85" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I85" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J85" s="11" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="K85" s="8"/>
     </row>
     <row r="86" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A86" s="16">
         <v>85</v>
       </c>
       <c r="B86" s="19" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="12">
         <v>6321416763</v>
       </c>
       <c r="D86" s="11" t="s">
         <v>47</v>
       </c>
       <c r="E86" s="11" t="s">
         <v>249</v>
       </c>
       <c r="F86" s="11" t="s">
         <v>250</v>
       </c>
       <c r="G86" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H86" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I86" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J86" s="11" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="K86" s="8"/>
     </row>
     <row r="87" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A87" s="16">
         <v>86</v>
       </c>
       <c r="B87" s="19" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="C87" s="12">
         <v>602723665078</v>
       </c>
       <c r="D87" s="11" t="s">
         <v>47</v>
       </c>
       <c r="E87" s="11" t="s">
         <v>692</v>
       </c>
       <c r="F87" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G87" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H87" s="11" t="s">
         <v>549</v>
       </c>
       <c r="I87" s="11" t="s">
         <v>148</v>
       </c>
       <c r="J87" s="11"/>
     </row>
     <row r="88" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A88" s="16">
         <v>87</v>
       </c>
       <c r="B88" s="19" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="C88" s="23">
         <v>780539333916</v>
       </c>
       <c r="D88" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E88" s="11" t="s">
         <v>251</v>
       </c>
       <c r="F88" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G88" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H88" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I88" s="11" t="s">
         <v>148</v>
       </c>
       <c r="J88" s="11"/>
     </row>
     <row r="89" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A89" s="16">
         <v>88</v>
       </c>
       <c r="B89" s="19" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="C89" s="12">
         <v>560993619123</v>
       </c>
       <c r="D89" s="11" t="s">
         <v>47</v>
       </c>
       <c r="E89" s="11" t="s">
         <v>48</v>
       </c>
       <c r="F89" s="11" t="s">
         <v>252</v>
       </c>
       <c r="G89" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H89" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I89" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J89" s="11" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="K89" s="8"/>
     </row>
     <row r="90" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A90" s="16">
         <v>89</v>
       </c>
       <c r="B90" s="19" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="C90" s="12">
         <v>602718271455</v>
       </c>
       <c r="D90" s="11" t="s">
         <v>52</v>
       </c>
       <c r="E90" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F90" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G90" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H90" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I90" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J90" s="11" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="K90" s="8"/>
     </row>
     <row r="91" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A91" s="16">
         <v>90</v>
       </c>
       <c r="B91" s="19" t="s">
-        <v>1088</v>
+        <v>1087</v>
       </c>
       <c r="C91" s="12">
         <v>602712572093</v>
       </c>
       <c r="D91" s="11" t="s">
         <v>52</v>
       </c>
       <c r="E91" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F91" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G91" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H91" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I91" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J91" s="11" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="K91" s="8"/>
     </row>
     <row r="92" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A92" s="16">
         <v>91</v>
       </c>
       <c r="B92" s="19" t="s">
         <v>253</v>
       </c>
       <c r="C92" s="12">
         <v>602716535487</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>52</v>
       </c>
       <c r="E92" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F92" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G92" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H92" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I92" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J92" s="11" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="K92" s="8"/>
     </row>
     <row r="93" spans="1:11" ht="63" x14ac:dyDescent="0.25">
       <c r="A93" s="16">
         <v>92</v>
       </c>
       <c r="B93" s="19" t="s">
         <v>255</v>
       </c>
       <c r="C93" s="12">
         <v>6027144473</v>
       </c>
       <c r="D93" s="11" t="s">
         <v>193</v>
       </c>
       <c r="E93" s="11" t="s">
         <v>256</v>
       </c>
       <c r="F93" s="11" t="s">
         <v>257</v>
       </c>
       <c r="G93" s="11" t="s">
         <v>242</v>
       </c>
@@ -10041,150 +10138,150 @@
       <c r="B95" s="19" t="s">
         <v>259</v>
       </c>
       <c r="C95" s="12">
         <v>6027043919</v>
       </c>
       <c r="D95" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E95" s="11" t="s">
         <v>261</v>
       </c>
       <c r="F95" s="11" t="s">
         <v>262</v>
       </c>
       <c r="G95" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H95" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I95" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J95" s="11" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="K95" s="8"/>
     </row>
     <row r="96" spans="1:11" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A96" s="16">
         <v>95</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>263</v>
       </c>
       <c r="C96" s="12">
         <v>6027133432</v>
       </c>
       <c r="D96" s="11" t="s">
         <v>264</v>
       </c>
       <c r="E96" s="11" t="s">
         <v>25</v>
       </c>
       <c r="F96" s="11" t="s">
         <v>265</v>
       </c>
       <c r="G96" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H96" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I96" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J96" s="11" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="K96" s="8"/>
     </row>
     <row r="97" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A97" s="16">
         <v>96</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>266</v>
       </c>
       <c r="C97" s="12">
         <v>602715203930</v>
       </c>
       <c r="D97" s="11" t="s">
         <v>25</v>
       </c>
       <c r="E97" s="11" t="s">
         <v>25</v>
       </c>
       <c r="F97" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G97" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H97" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I97" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J97" s="11" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="K97" s="8"/>
     </row>
     <row r="98" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A98" s="16">
         <v>97</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C98" s="12">
         <v>6027024458</v>
       </c>
       <c r="D98" s="11" t="s">
         <v>268</v>
       </c>
       <c r="E98" s="11" t="s">
         <v>269</v>
       </c>
       <c r="F98" s="11" t="s">
         <v>270</v>
       </c>
       <c r="G98" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H98" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I98" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J98" s="11" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="K98" s="8"/>
     </row>
     <row r="99" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A99" s="16">
         <v>98</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>271</v>
       </c>
       <c r="C99" s="18">
         <v>602715037432</v>
       </c>
       <c r="D99" s="11" t="s">
         <v>269</v>
       </c>
       <c r="E99" s="11" t="s">
         <v>269</v>
       </c>
       <c r="F99" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G99" s="11" t="s">
         <v>242</v>
       </c>
@@ -10204,117 +10301,117 @@
       <c r="B100" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C100" s="12">
         <v>7727055703</v>
       </c>
       <c r="D100" s="11" t="s">
         <v>274</v>
       </c>
       <c r="E100" s="11" t="s">
         <v>272</v>
       </c>
       <c r="F100" s="11" t="s">
         <v>275</v>
       </c>
       <c r="G100" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H100" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I100" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J100" s="11" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="K100" s="8"/>
     </row>
     <row r="101" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A101" s="16">
         <v>100</v>
       </c>
       <c r="B101" s="19" t="s">
         <v>276</v>
       </c>
       <c r="C101" s="12">
         <v>6027058880</v>
       </c>
       <c r="D101" s="11" t="s">
         <v>76</v>
       </c>
       <c r="E101" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F101" s="11" t="s">
         <v>278</v>
       </c>
       <c r="G101" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H101" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I101" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J101" s="11" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="K101" s="8"/>
     </row>
     <row r="102" spans="1:11" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A102" s="16">
         <v>101</v>
       </c>
       <c r="B102" s="19" t="s">
         <v>279</v>
       </c>
       <c r="C102" s="12">
         <v>7717532643</v>
       </c>
       <c r="D102" s="11" t="s">
         <v>280</v>
       </c>
       <c r="E102" s="11" t="s">
         <v>281</v>
       </c>
       <c r="F102" s="11" t="s">
         <v>282</v>
       </c>
       <c r="G102" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H102" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I102" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J102" s="11" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="K102" s="8"/>
     </row>
     <row r="103" spans="1:11" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A103" s="16">
         <v>102</v>
       </c>
       <c r="B103" s="19" t="s">
         <v>283</v>
       </c>
       <c r="C103" s="12">
         <v>601202604645</v>
       </c>
       <c r="D103" s="11" t="s">
         <v>284</v>
       </c>
       <c r="E103" s="11" t="s">
         <v>285</v>
       </c>
       <c r="F103" s="11" t="s">
         <v>286</v>
       </c>
       <c r="G103" s="11" t="s">
         <v>117</v>
       </c>
@@ -10334,84 +10431,84 @@
       <c r="B104" s="19" t="s">
         <v>287</v>
       </c>
       <c r="C104" s="12">
         <v>602720702035</v>
       </c>
       <c r="D104" s="11" t="s">
         <v>288</v>
       </c>
       <c r="E104" s="11" t="s">
         <v>285</v>
       </c>
       <c r="F104" s="11" t="s">
         <v>289</v>
       </c>
       <c r="G104" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H104" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I104" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J104" s="11" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="K104" s="8"/>
     </row>
     <row r="105" spans="1:11" ht="63" x14ac:dyDescent="0.25">
       <c r="A105" s="16">
         <v>104</v>
       </c>
       <c r="B105" s="19" t="s">
         <v>290</v>
       </c>
       <c r="C105" s="12">
         <v>6027179998</v>
       </c>
       <c r="D105" s="11" t="s">
         <v>291</v>
       </c>
       <c r="E105" s="11" t="s">
         <v>285</v>
       </c>
       <c r="F105" s="11" t="s">
         <v>292</v>
       </c>
       <c r="G105" s="11" t="s">
         <v>293</v>
       </c>
       <c r="H105" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I105" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J105" s="11" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="K105" s="8"/>
     </row>
     <row r="106" spans="1:11" ht="204.75" x14ac:dyDescent="0.25">
       <c r="A106" s="16">
         <v>105</v>
       </c>
       <c r="B106" s="19" t="s">
         <v>294</v>
       </c>
       <c r="C106" s="12">
         <v>600904098050</v>
       </c>
       <c r="D106" s="11" t="s">
         <v>295</v>
       </c>
       <c r="E106" s="11" t="s">
         <v>296</v>
       </c>
       <c r="F106" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G106" s="11" t="s">
         <v>117</v>
       </c>
@@ -10430,377 +10527,377 @@
       <c r="B107" s="19" t="s">
         <v>297</v>
       </c>
       <c r="C107" s="12">
         <v>6027025814</v>
       </c>
       <c r="D107" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E107" s="11" t="s">
         <v>298</v>
       </c>
       <c r="F107" s="11" t="s">
         <v>299</v>
       </c>
       <c r="G107" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H107" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I107" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J107" s="11" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="K107" s="8"/>
     </row>
     <row r="108" spans="1:11" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A108" s="16">
         <v>107</v>
       </c>
       <c r="B108" s="19" t="s">
         <v>300</v>
       </c>
       <c r="C108" s="12">
         <v>2309070374</v>
       </c>
       <c r="D108" s="11" t="s">
         <v>301</v>
       </c>
       <c r="E108" s="11" t="s">
         <v>302</v>
       </c>
       <c r="F108" s="11" t="s">
         <v>303</v>
       </c>
       <c r="G108" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H108" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I108" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J108" s="11" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="K108" s="8"/>
     </row>
     <row r="109" spans="1:11" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A109" s="16">
         <v>108</v>
       </c>
       <c r="B109" s="19" t="s">
         <v>304</v>
       </c>
       <c r="C109" s="12">
         <v>3701995085</v>
       </c>
       <c r="D109" s="11" t="s">
         <v>301</v>
       </c>
       <c r="E109" s="11" t="s">
         <v>302</v>
       </c>
       <c r="F109" s="11" t="s">
         <v>305</v>
       </c>
       <c r="G109" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H109" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I109" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J109" s="11" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="K109" s="8"/>
     </row>
     <row r="110" spans="1:11" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A110" s="16">
         <v>109</v>
       </c>
       <c r="B110" s="19" t="s">
         <v>306</v>
       </c>
       <c r="C110" s="12">
         <v>9717015310</v>
       </c>
       <c r="D110" s="11" t="s">
         <v>307</v>
       </c>
       <c r="E110" s="11" t="s">
         <v>302</v>
       </c>
       <c r="F110" s="11" t="s">
         <v>308</v>
       </c>
       <c r="G110" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H110" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I110" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J110" s="11" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="K110" s="8"/>
     </row>
     <row r="111" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A111" s="16">
         <v>110</v>
       </c>
       <c r="B111" s="19" t="s">
         <v>309</v>
       </c>
       <c r="C111" s="12">
         <v>784290076694</v>
       </c>
       <c r="D111" s="11" t="s">
         <v>310</v>
       </c>
       <c r="E111" s="11" t="s">
         <v>119</v>
       </c>
       <c r="F111" s="11" t="s">
         <v>311</v>
       </c>
       <c r="G111" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H111" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I111" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J111" s="11" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="K111" s="8"/>
     </row>
     <row r="112" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A112" s="16">
         <v>111</v>
       </c>
       <c r="B112" s="19" t="s">
         <v>312</v>
       </c>
       <c r="C112" s="12">
         <v>7840036213</v>
       </c>
       <c r="D112" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E112" s="11" t="s">
         <v>302</v>
       </c>
       <c r="F112" s="11" t="s">
         <v>313</v>
       </c>
       <c r="G112" s="11" t="s">
         <v>117</v>
       </c>
       <c r="H112" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I112" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J112" s="11" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="K112" s="8"/>
     </row>
     <row r="113" spans="1:11" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A113" s="16">
         <v>112</v>
       </c>
       <c r="B113" s="19" t="s">
         <v>314</v>
       </c>
       <c r="C113" s="12">
         <v>6027195164</v>
       </c>
       <c r="D113" s="11" t="s">
         <v>315</v>
       </c>
       <c r="E113" s="11" t="s">
         <v>316</v>
       </c>
       <c r="F113" s="11" t="s">
         <v>317</v>
       </c>
       <c r="G113" s="11"/>
       <c r="H113" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I113" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J113" s="11" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="K113" s="8"/>
     </row>
     <row r="114" spans="1:11" ht="63" x14ac:dyDescent="0.25">
       <c r="A114" s="16">
         <v>113</v>
       </c>
       <c r="B114" s="19" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="C114" s="18">
         <v>102003154206</v>
       </c>
       <c r="D114" s="11" t="s">
         <v>76</v>
       </c>
       <c r="E114" s="11" t="s">
         <v>318</v>
       </c>
       <c r="F114" s="11" t="s">
         <v>319</v>
       </c>
       <c r="G114" s="17">
         <v>44693</v>
       </c>
       <c r="H114" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I114" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J114" s="11" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A115" s="16">
         <v>114</v>
       </c>
       <c r="B115" s="19" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="C115" s="12">
         <v>602000596739</v>
       </c>
       <c r="D115" s="11" t="s">
         <v>320</v>
       </c>
       <c r="E115" s="11" t="s">
         <v>321</v>
       </c>
       <c r="F115" s="11" t="s">
         <v>322</v>
       </c>
       <c r="G115" s="17">
         <v>44887</v>
       </c>
       <c r="H115" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I115" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J115" s="11" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="63" x14ac:dyDescent="0.25">
       <c r="A116" s="16">
         <v>115</v>
       </c>
       <c r="B116" s="19" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="C116" s="12">
         <v>236602765718</v>
       </c>
       <c r="D116" s="11" t="s">
         <v>323</v>
       </c>
       <c r="E116" s="11" t="s">
         <v>324</v>
       </c>
       <c r="F116" s="11" t="s">
         <v>325</v>
       </c>
       <c r="G116" s="17">
         <v>44686</v>
       </c>
       <c r="H116" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I116" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J116" s="11" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="K116" s="8"/>
     </row>
     <row r="117" spans="1:11" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A117" s="16">
         <v>116</v>
       </c>
       <c r="B117" s="19" t="s">
         <v>326</v>
       </c>
       <c r="C117" s="18">
         <v>7806553130</v>
       </c>
       <c r="D117" s="11" t="s">
         <v>327</v>
       </c>
       <c r="E117" s="11" t="s">
         <v>328</v>
       </c>
       <c r="F117" s="11" t="s">
         <v>329</v>
       </c>
       <c r="G117" s="17">
         <v>44687</v>
       </c>
       <c r="H117" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I117" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J117" s="11" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="K117" s="8"/>
     </row>
     <row r="118" spans="1:11" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A118" s="16">
         <v>117</v>
       </c>
       <c r="B118" s="19" t="s">
         <v>330</v>
       </c>
       <c r="C118" s="12">
         <v>784000461432</v>
       </c>
       <c r="D118" s="11" t="s">
         <v>331</v>
       </c>
       <c r="E118" s="11" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="11" t="s">
         <v>332</v>
       </c>
       <c r="G118" s="17">
         <v>44693</v>
       </c>
@@ -10819,249 +10916,249 @@
       <c r="B119" s="19" t="s">
         <v>333</v>
       </c>
       <c r="C119" s="12">
         <v>7725289953</v>
       </c>
       <c r="D119" s="11" t="s">
         <v>334</v>
       </c>
       <c r="E119" s="11" t="s">
         <v>328</v>
       </c>
       <c r="F119" s="11" t="s">
         <v>335</v>
       </c>
       <c r="G119" s="17">
         <v>44708</v>
       </c>
       <c r="H119" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I119" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J119" s="11" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="K119" s="8"/>
     </row>
     <row r="120" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A120" s="16">
         <v>119</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>336</v>
       </c>
       <c r="C120" s="12">
         <v>6027168072</v>
       </c>
       <c r="D120" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E120" s="11" t="s">
         <v>337</v>
       </c>
       <c r="F120" s="11" t="s">
         <v>338</v>
       </c>
       <c r="G120" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H120" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I120" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J120" s="11" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="K120" s="8"/>
     </row>
     <row r="121" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A121" s="16">
         <v>120</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>339</v>
       </c>
       <c r="C121" s="12">
         <v>6027201604</v>
       </c>
       <c r="D121" s="11" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="11" t="s">
         <v>341</v>
       </c>
       <c r="F121" s="11" t="s">
         <v>342</v>
       </c>
       <c r="G121" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H121" s="11" t="s">
         <v>549</v>
       </c>
       <c r="I121" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J121" s="11" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="K121" s="8"/>
     </row>
     <row r="122" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A122" s="16">
         <v>121</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>343</v>
       </c>
       <c r="C122" s="12">
         <v>6027157930</v>
       </c>
       <c r="D122" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E122" s="11" t="s">
         <v>344</v>
       </c>
       <c r="F122" s="11" t="s">
         <v>345</v>
       </c>
       <c r="G122" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H122" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I122" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J122" s="11" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="K122" s="8"/>
     </row>
     <row r="123" spans="1:11" ht="63" x14ac:dyDescent="0.25">
       <c r="A123" s="16">
         <v>122</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>346</v>
       </c>
       <c r="C123" s="12">
         <v>6027144716</v>
       </c>
       <c r="D123" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E123" s="11" t="s">
         <v>347</v>
       </c>
       <c r="F123" s="11" t="s">
         <v>348</v>
       </c>
       <c r="G123" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H123" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I123" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J123" s="11" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="K123" s="8"/>
     </row>
     <row r="124" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A124" s="16">
         <v>123</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>349</v>
       </c>
       <c r="C124" s="12">
         <v>6027148943</v>
       </c>
       <c r="D124" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E124" s="11" t="s">
         <v>350</v>
       </c>
       <c r="F124" s="11" t="s">
         <v>351</v>
       </c>
       <c r="G124" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H124" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I124" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J124" s="11" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="K124" s="8"/>
     </row>
     <row r="125" spans="1:11" ht="63" x14ac:dyDescent="0.25">
       <c r="A125" s="16">
         <v>124</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>352</v>
       </c>
       <c r="C125" s="12">
         <v>6027200449</v>
       </c>
       <c r="D125" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E125" s="11" t="s">
         <v>353</v>
       </c>
       <c r="F125" s="11" t="s">
         <v>354</v>
       </c>
       <c r="G125" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H125" s="11" t="s">
         <v>549</v>
       </c>
       <c r="I125" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J125" s="11" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="K125" s="8"/>
     </row>
     <row r="126" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A126" s="16">
         <v>125</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>355</v>
       </c>
       <c r="C126" s="12">
         <v>602716067006</v>
       </c>
       <c r="D126" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E126" s="11" t="s">
         <v>337</v>
       </c>
       <c r="F126" s="11" t="s">
         <v>338</v>
       </c>
       <c r="G126" s="11" t="s">
         <v>10</v>
       </c>
@@ -11081,51 +11178,51 @@
       <c r="B127" s="11" t="s">
         <v>356</v>
       </c>
       <c r="C127" s="12">
         <v>6027066289</v>
       </c>
       <c r="D127" s="11" t="s">
         <v>357</v>
       </c>
       <c r="E127" s="11" t="s">
         <v>358</v>
       </c>
       <c r="F127" s="11" t="s">
         <v>359</v>
       </c>
       <c r="G127" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H127" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I127" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J127" s="11" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="K127" s="8"/>
     </row>
     <row r="128" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A128" s="16">
         <v>127</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>360</v>
       </c>
       <c r="C128" s="12">
         <v>6027104618</v>
       </c>
       <c r="D128" s="11" t="s">
         <v>29</v>
       </c>
       <c r="E128" s="11" t="s">
         <v>361</v>
       </c>
       <c r="F128" s="11" t="s">
         <v>362</v>
       </c>
       <c r="G128" s="11" t="s">
         <v>242</v>
       </c>
@@ -11145,183 +11242,183 @@
       <c r="B129" s="11" t="s">
         <v>363</v>
       </c>
       <c r="C129" s="12">
         <v>6027042143</v>
       </c>
       <c r="D129" s="11" t="s">
         <v>364</v>
       </c>
       <c r="E129" s="11" t="s">
         <v>337</v>
       </c>
       <c r="F129" s="11" t="s">
         <v>365</v>
       </c>
       <c r="G129" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H129" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I129" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J129" s="11" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="K129" s="8"/>
     </row>
     <row r="130" spans="1:11" ht="63" x14ac:dyDescent="0.25">
       <c r="A130" s="16">
         <v>129</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>366</v>
       </c>
       <c r="C130" s="12">
         <v>6027147971</v>
       </c>
       <c r="D130" s="11" t="s">
         <v>11</v>
       </c>
       <c r="E130" s="11" t="s">
         <v>367</v>
       </c>
       <c r="F130" s="11" t="s">
         <v>369</v>
       </c>
       <c r="G130" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H130" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I130" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J130" s="11" t="s">
         <v>368</v>
       </c>
       <c r="K130" s="8"/>
     </row>
     <row r="131" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A131" s="16">
         <v>130</v>
       </c>
       <c r="B131" s="11" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="C131" s="12">
         <v>602713573702</v>
       </c>
       <c r="D131" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E131" s="11" t="s">
         <v>337</v>
       </c>
       <c r="F131" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G131" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H131" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I131" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J131" s="11" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="K131" s="8"/>
     </row>
     <row r="132" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A132" s="16">
         <v>131</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>370</v>
       </c>
       <c r="C132" s="12">
         <v>601327683265</v>
       </c>
       <c r="D132" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E132" s="11" t="s">
         <v>371</v>
       </c>
       <c r="F132" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G132" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H132" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I132" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J132" s="11" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="K132" s="8"/>
     </row>
     <row r="133" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A133" s="16">
         <v>132</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>372</v>
       </c>
       <c r="C133" s="12">
         <v>602715997175</v>
       </c>
       <c r="D133" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E133" s="11" t="s">
         <v>337</v>
       </c>
       <c r="F133" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G133" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H133" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I133" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J133" s="11" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="K133" s="8"/>
     </row>
     <row r="134" spans="1:11" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A134" s="16">
         <v>133</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>373</v>
       </c>
       <c r="C134" s="12">
         <v>6027081576</v>
       </c>
       <c r="D134" s="11" t="s">
         <v>374</v>
       </c>
       <c r="E134" s="11" t="s">
         <v>375</v>
       </c>
       <c r="F134" s="11" t="s">
         <v>376</v>
       </c>
       <c r="G134" s="11" t="s">
         <v>18</v>
       </c>
@@ -11343,183 +11440,183 @@
       <c r="B135" s="11" t="s">
         <v>377</v>
       </c>
       <c r="C135" s="12">
         <v>602721558105</v>
       </c>
       <c r="D135" s="11" t="s">
         <v>11</v>
       </c>
       <c r="E135" s="11" t="s">
         <v>371</v>
       </c>
       <c r="F135" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G135" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H135" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I135" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J135" s="11" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="K135" s="8"/>
     </row>
     <row r="136" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A136" s="16">
         <v>135</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>378</v>
       </c>
       <c r="C136" s="12">
         <v>6027107217</v>
       </c>
       <c r="D136" s="11" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="11" t="s">
         <v>371</v>
       </c>
       <c r="F136" s="11" t="s">
         <v>380</v>
       </c>
       <c r="G136" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H136" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I136" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J136" s="1" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="K136" s="8"/>
     </row>
     <row r="137" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A137" s="16">
         <v>136</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C137" s="12">
         <v>602714449391</v>
       </c>
       <c r="D137" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E137" s="11" t="s">
         <v>371</v>
       </c>
       <c r="F137" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G137" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H137" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I137" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J137" s="11" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="K137" s="8"/>
     </row>
     <row r="138" spans="1:11" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A138" s="16">
         <v>137</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>382</v>
       </c>
       <c r="C138" s="12">
         <v>6027169870</v>
       </c>
       <c r="D138" s="11" t="s">
         <v>383</v>
       </c>
       <c r="E138" s="11" t="s">
         <v>384</v>
       </c>
       <c r="F138" s="11" t="s">
         <v>385</v>
       </c>
       <c r="G138" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H138" s="11" t="s">
         <v>549</v>
       </c>
       <c r="I138" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J138" s="11" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="K138" s="8"/>
     </row>
     <row r="139" spans="1:11" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A139" s="16">
         <v>138</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>386</v>
       </c>
       <c r="C139" s="12">
         <v>6027202862</v>
       </c>
       <c r="D139" s="11" t="s">
         <v>387</v>
       </c>
       <c r="E139" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F139" s="11" t="s">
         <v>388</v>
       </c>
       <c r="G139" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H139" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I139" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J139" s="11" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="K139" s="8"/>
     </row>
     <row r="140" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A140" s="16">
         <v>139</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>389</v>
       </c>
       <c r="C140" s="12">
         <v>6027161197</v>
       </c>
       <c r="D140" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E140" s="11" t="s">
         <v>375</v>
       </c>
       <c r="F140" s="11" t="s">
         <v>376</v>
       </c>
       <c r="G140" s="11" t="s">
         <v>18</v>
       </c>
@@ -11541,379 +11638,379 @@
       <c r="B141" s="11" t="s">
         <v>390</v>
       </c>
       <c r="C141" s="12">
         <v>6027166269</v>
       </c>
       <c r="D141" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E141" s="11" t="s">
         <v>371</v>
       </c>
       <c r="F141" s="11" t="s">
         <v>391</v>
       </c>
       <c r="G141" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H141" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I141" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J141" s="11" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="K141" s="8"/>
     </row>
     <row r="142" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A142" s="16">
         <v>141</v>
       </c>
       <c r="B142" s="11" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="C142" s="12">
         <v>6027999172</v>
       </c>
       <c r="D142" s="11" t="s">
         <v>392</v>
       </c>
       <c r="E142" s="11" t="s">
         <v>393</v>
       </c>
       <c r="F142" s="11" t="s">
         <v>394</v>
       </c>
       <c r="G142" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H142" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I142" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J142" s="11" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="K142" s="8"/>
     </row>
     <row r="143" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A143" s="16">
         <v>142</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>395</v>
       </c>
       <c r="C143" s="12">
         <v>7704328055</v>
       </c>
       <c r="D143" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E143" s="11" t="s">
         <v>393</v>
       </c>
       <c r="F143" s="11" t="s">
         <v>396</v>
       </c>
       <c r="G143" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H143" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I143" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J143" s="11" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="K143" s="8"/>
     </row>
     <row r="144" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A144" s="16">
         <v>143</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>397</v>
       </c>
       <c r="C144" s="12">
         <v>6027185737</v>
       </c>
       <c r="D144" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E144" s="11" t="s">
         <v>393</v>
       </c>
       <c r="F144" s="11" t="s">
         <v>398</v>
       </c>
       <c r="G144" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H144" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I144" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J144" s="11" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="K144" s="8"/>
     </row>
     <row r="145" spans="1:11" ht="63" x14ac:dyDescent="0.25">
       <c r="A145" s="16">
         <v>144</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C145" s="12">
         <v>7814300888</v>
       </c>
       <c r="D145" s="11" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="11" t="s">
         <v>393</v>
       </c>
       <c r="F145" s="11" t="s">
         <v>401</v>
       </c>
       <c r="G145" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H145" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I145" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J145" s="11" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="K145" s="8"/>
     </row>
     <row r="146" spans="1:11" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A146" s="16">
         <v>145</v>
       </c>
       <c r="B146" s="11" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="C146" s="12">
         <v>602717634770</v>
       </c>
       <c r="D146" s="11" t="s">
         <v>631</v>
       </c>
       <c r="E146" s="11" t="s">
         <v>632</v>
       </c>
       <c r="F146" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G146" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H146" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I146" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J146" s="11"/>
       <c r="K146" s="8"/>
     </row>
     <row r="147" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A147" s="16">
         <v>146</v>
       </c>
       <c r="B147" s="11" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="C147" s="12">
         <v>6027168266</v>
       </c>
       <c r="D147" s="11" t="s">
         <v>402</v>
       </c>
       <c r="E147" s="11" t="s">
         <v>393</v>
       </c>
       <c r="F147" s="11" t="s">
         <v>403</v>
       </c>
       <c r="G147" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H147" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I147" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J147" s="11" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="K147" s="8"/>
     </row>
     <row r="148" spans="1:11" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A148" s="16">
         <v>147</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>404</v>
       </c>
       <c r="C148" s="12">
         <v>6679996150</v>
       </c>
       <c r="D148" s="11" t="s">
         <v>301</v>
       </c>
       <c r="E148" s="11" t="s">
         <v>393</v>
       </c>
       <c r="F148" s="11" t="s">
         <v>405</v>
       </c>
       <c r="G148" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H148" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I148" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J148" s="11" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="K148" s="8"/>
     </row>
     <row r="149" spans="1:11" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A149" s="16">
         <v>148</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>406</v>
       </c>
       <c r="C149" s="12">
         <v>6027187484</v>
       </c>
       <c r="D149" s="11" t="s">
         <v>407</v>
       </c>
       <c r="E149" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F149" s="11" t="s">
         <v>408</v>
       </c>
       <c r="G149" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H149" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I149" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J149" s="11" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="K149" s="8"/>
     </row>
     <row r="150" spans="1:11" ht="63" x14ac:dyDescent="0.25">
       <c r="A150" s="16">
         <v>149</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>409</v>
       </c>
       <c r="C150" s="12">
         <v>601801094111</v>
       </c>
       <c r="D150" s="11" t="s">
         <v>410</v>
       </c>
       <c r="E150" s="11" t="s">
         <v>411</v>
       </c>
       <c r="F150" s="11" t="s">
         <v>412</v>
       </c>
       <c r="G150" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H150" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I150" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J150" s="11" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="K150" s="8"/>
     </row>
     <row r="151" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A151" s="16">
         <v>150</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>413</v>
       </c>
       <c r="C151" s="12">
         <v>410501210616</v>
       </c>
       <c r="D151" s="11" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="11" t="s">
         <v>414</v>
       </c>
       <c r="F151" s="11" t="s">
         <v>415</v>
       </c>
       <c r="G151" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H151" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I151" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J151" s="11" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="K151" s="8"/>
     </row>
     <row r="152" spans="1:11" ht="63" x14ac:dyDescent="0.25">
       <c r="A152" s="16">
         <v>151</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>416</v>
       </c>
       <c r="C152" s="12">
         <v>166107042848</v>
       </c>
       <c r="D152" s="11" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="11" t="s">
         <v>414</v>
       </c>
       <c r="F152" s="11" t="s">
         <v>418</v>
       </c>
       <c r="G152" s="11" t="s">
         <v>242</v>
       </c>
@@ -11932,84 +12029,84 @@
       <c r="B153" s="11" t="s">
         <v>419</v>
       </c>
       <c r="C153" s="12">
         <v>772152255949</v>
       </c>
       <c r="D153" s="11" t="s">
         <v>420</v>
       </c>
       <c r="E153" s="11" t="s">
         <v>414</v>
       </c>
       <c r="F153" s="11" t="s">
         <v>161</v>
       </c>
       <c r="G153" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H153" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I153" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J153" s="11" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="K153" s="8"/>
     </row>
     <row r="154" spans="1:11" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A154" s="16">
         <v>153</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>421</v>
       </c>
       <c r="C154" s="12">
         <v>321602700010346</v>
       </c>
       <c r="D154" s="11" t="s">
         <v>422</v>
       </c>
       <c r="E154" s="11" t="s">
         <v>423</v>
       </c>
       <c r="F154" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G154" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H154" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I154" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J154" s="11" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="K154" s="8"/>
     </row>
     <row r="155" spans="1:11" ht="126" x14ac:dyDescent="0.25">
       <c r="A155" s="16">
         <v>154</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>424</v>
       </c>
       <c r="C155" s="12">
         <v>771373985405</v>
       </c>
       <c r="D155" s="11" t="s">
         <v>425</v>
       </c>
       <c r="E155" s="11" t="s">
         <v>426</v>
       </c>
       <c r="F155" s="11" t="s">
         <v>427</v>
       </c>
       <c r="G155" s="11" t="s">
         <v>242</v>
       </c>
@@ -12029,117 +12126,117 @@
       <c r="B156" s="11" t="s">
         <v>428</v>
       </c>
       <c r="C156" s="12">
         <v>7736242587</v>
       </c>
       <c r="D156" s="11" t="s">
         <v>429</v>
       </c>
       <c r="E156" s="11" t="s">
         <v>430</v>
       </c>
       <c r="F156" s="11" t="s">
         <v>431</v>
       </c>
       <c r="G156" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H156" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I156" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J156" s="11" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="K156" s="8"/>
     </row>
     <row r="157" spans="1:11" ht="110.25" x14ac:dyDescent="0.25">
       <c r="A157" s="16">
         <v>156</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>432</v>
       </c>
       <c r="C157" s="12">
         <v>6027109550</v>
       </c>
       <c r="D157" s="11" t="s">
         <v>433</v>
       </c>
       <c r="E157" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F157" s="11" t="s">
         <v>434</v>
       </c>
       <c r="G157" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H157" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I157" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J157" s="11" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="K157" s="8"/>
     </row>
     <row r="158" spans="1:11" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A158" s="16">
         <v>157</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C158" s="12">
         <v>6009007435</v>
       </c>
       <c r="D158" s="11" t="s">
         <v>436</v>
       </c>
       <c r="E158" s="11" t="s">
         <v>437</v>
       </c>
       <c r="F158" s="11" t="s">
         <v>438</v>
       </c>
       <c r="G158" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H158" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I158" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J158" s="11" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="K158" s="8"/>
     </row>
     <row r="159" spans="1:11" ht="220.5" x14ac:dyDescent="0.25">
       <c r="A159" s="16">
         <v>158</v>
       </c>
       <c r="B159" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C159" s="12">
         <v>6914017801</v>
       </c>
       <c r="D159" s="11" t="s">
         <v>440</v>
       </c>
       <c r="E159" s="11" t="s">
         <v>441</v>
       </c>
       <c r="F159" s="11" t="s">
         <v>442</v>
       </c>
       <c r="G159" s="17" t="s">
         <v>443</v>
       </c>
@@ -12158,181 +12255,181 @@
       <c r="B160" s="11" t="s">
         <v>444</v>
       </c>
       <c r="C160" s="12">
         <v>6027066659</v>
       </c>
       <c r="D160" s="11" t="s">
         <v>445</v>
       </c>
       <c r="E160" s="11" t="s">
         <v>446</v>
       </c>
       <c r="F160" s="11" t="s">
         <v>447</v>
       </c>
       <c r="G160" s="17" t="s">
         <v>448</v>
       </c>
       <c r="H160" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I160" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J160" s="11" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="K160" s="8"/>
     </row>
     <row r="161" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A161" s="16">
         <v>160</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="C161" s="12">
         <v>600202174013</v>
       </c>
       <c r="D161" s="11" t="s">
         <v>450</v>
       </c>
       <c r="E161" s="11" t="s">
         <v>451</v>
       </c>
       <c r="F161" s="11" t="s">
         <v>452</v>
       </c>
       <c r="G161" s="17" t="s">
         <v>449</v>
       </c>
       <c r="H161" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I161" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J161" s="1" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="K161" s="8"/>
     </row>
     <row r="162" spans="1:11" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A162" s="16">
         <v>161</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>235</v>
       </c>
       <c r="C162" s="12">
         <v>780614581406</v>
       </c>
       <c r="D162" s="11" t="s">
         <v>60</v>
       </c>
       <c r="E162" s="11" t="s">
         <v>453</v>
       </c>
       <c r="F162" s="11" t="s">
         <v>454</v>
       </c>
       <c r="G162" s="17" t="s">
         <v>449</v>
       </c>
       <c r="H162" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I162" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J162" s="11" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="K162" s="8"/>
     </row>
     <row r="163" spans="1:11" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A163" s="16">
         <v>162</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>455</v>
       </c>
       <c r="C163" s="12">
         <v>601700484563</v>
       </c>
       <c r="D163" s="11" t="s">
         <v>456</v>
       </c>
       <c r="E163" s="11" t="s">
         <v>457</v>
       </c>
       <c r="F163" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G163" s="17" t="s">
         <v>449</v>
       </c>
       <c r="H163" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I163" s="11" t="s">
         <v>805</v>
       </c>
       <c r="J163" s="11"/>
       <c r="K163" s="8"/>
     </row>
     <row r="164" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A164" s="16">
         <v>163</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>458</v>
       </c>
       <c r="C164" s="12">
         <v>600501283645</v>
       </c>
       <c r="D164" s="11" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="E164" s="11" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="F164" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G164" s="17">
         <v>44657</v>
       </c>
       <c r="H164" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I164" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J164" s="11" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="K164" s="8"/>
     </row>
     <row r="165" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A165" s="16">
         <v>164</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>459</v>
       </c>
       <c r="C165" s="12">
         <v>600401700398</v>
       </c>
       <c r="D165" s="11" t="s">
         <v>149</v>
       </c>
       <c r="E165" s="11" t="s">
         <v>321</v>
       </c>
       <c r="F165" s="11" t="s">
         <v>460</v>
       </c>
       <c r="G165" s="17">
         <v>44657</v>
       </c>
@@ -12780,51 +12877,51 @@
       <c r="G179" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H179" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I179" s="11" t="s">
         <v>148</v>
       </c>
       <c r="J179" s="11"/>
     </row>
     <row r="180" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A180" s="16">
         <v>179</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>489</v>
       </c>
       <c r="C180" s="12">
         <v>602715914757</v>
       </c>
       <c r="D180" s="11" t="s">
         <v>490</v>
       </c>
       <c r="E180" s="11" t="s">
-        <v>1641</v>
+        <v>1640</v>
       </c>
       <c r="F180" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G180" s="11" t="s">
         <v>242</v>
       </c>
       <c r="H180" s="11" t="s">
         <v>549</v>
       </c>
       <c r="I180" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J180" s="1" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A181" s="16">
         <v>180</v>
       </c>
       <c r="B181" s="11" t="s">
         <v>491</v>
       </c>
       <c r="C181" s="12">
@@ -13587,51 +13684,51 @@
       <c r="B205" s="11" t="s">
         <v>563</v>
       </c>
       <c r="C205" s="24">
         <v>602503313955</v>
       </c>
       <c r="D205" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E205" s="11" t="s">
         <v>564</v>
       </c>
       <c r="F205" s="11" t="s">
         <v>565</v>
       </c>
       <c r="G205" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H205" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I205" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J205" s="1" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="206" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A206" s="16">
         <v>205</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>566</v>
       </c>
       <c r="C206" s="19">
         <v>2309079930</v>
       </c>
       <c r="D206" s="11" t="s">
         <v>244</v>
       </c>
       <c r="E206" s="11" t="s">
         <v>567</v>
       </c>
       <c r="F206" s="11" t="s">
         <v>568</v>
       </c>
       <c r="G206" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H206" s="11" t="s">
@@ -14970,7211 +15067,7458 @@
       </c>
       <c r="E248" s="12" t="s">
         <v>791</v>
       </c>
       <c r="F248" s="11" t="s">
         <v>792</v>
       </c>
       <c r="G248" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H248" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I248" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J248" s="1" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="249" spans="1:10" ht="126" x14ac:dyDescent="0.25">
       <c r="A249" s="16">
         <v>248</v>
       </c>
       <c r="B249" s="12" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="C249" s="12">
         <v>7714072839</v>
       </c>
       <c r="D249" s="12" t="s">
+        <v>961</v>
+      </c>
+      <c r="E249" s="12" t="s">
         <v>962</v>
       </c>
-      <c r="E249" s="12" t="s">
+      <c r="F249" s="11" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="G249" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H249" s="12" t="s">
         <v>549</v>
       </c>
       <c r="I249" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J249" s="10" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="250" spans="1:10" ht="110.25" x14ac:dyDescent="0.25">
       <c r="A250" s="16">
         <v>249</v>
       </c>
       <c r="B250" s="12" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="C250" s="12">
         <v>222409384608</v>
       </c>
       <c r="D250" s="12" t="s">
         <v>714</v>
       </c>
       <c r="E250" s="12" t="s">
+        <v>966</v>
+      </c>
+      <c r="F250" s="11" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
       <c r="G250" s="12">
         <v>2024</v>
       </c>
       <c r="H250" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I250" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J250" s="12" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="251" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A251" s="16">
         <v>250</v>
       </c>
       <c r="B251" s="12" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
       <c r="C251" s="12">
         <v>602715428940</v>
       </c>
       <c r="D251" s="12" t="s">
         <v>249</v>
       </c>
       <c r="E251" s="12" t="s">
+        <v>970</v>
+      </c>
+      <c r="F251" s="11" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
       <c r="G251" s="12">
         <v>2024</v>
       </c>
       <c r="H251" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I251" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J251" s="10" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
     </row>
     <row r="252" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A252" s="16">
         <v>251</v>
       </c>
       <c r="B252" s="12" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="C252" s="12">
         <v>500101608303</v>
       </c>
       <c r="D252" s="12" t="s">
+        <v>974</v>
+      </c>
+      <c r="E252" s="12" t="s">
         <v>975</v>
       </c>
-      <c r="E252" s="12" t="s">
+      <c r="F252" s="11" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>977</v>
       </c>
       <c r="G252" s="12">
         <v>2024</v>
       </c>
       <c r="H252" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I252" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J252" s="10" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="253" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A253" s="16">
         <v>252</v>
       </c>
       <c r="B253" s="12" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
       <c r="C253" s="12">
         <v>2463109295</v>
       </c>
       <c r="D253" s="12" t="s">
         <v>485</v>
       </c>
       <c r="E253" s="12" t="s">
+        <v>979</v>
+      </c>
+      <c r="F253" s="11" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
       <c r="G253" s="12">
         <v>2024</v>
       </c>
       <c r="H253" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I253" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J253" s="10" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
     </row>
     <row r="254" spans="1:10" ht="110.25" x14ac:dyDescent="0.25">
       <c r="A254" s="16">
         <v>253</v>
       </c>
       <c r="B254" s="12" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="C254" s="12">
         <v>6673240328</v>
       </c>
       <c r="D254" s="12" t="s">
         <v>485</v>
       </c>
       <c r="E254" s="12" t="s">
+        <v>983</v>
+      </c>
+      <c r="F254" s="11" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="G254" s="12">
         <v>2024</v>
       </c>
       <c r="H254" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I254" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J254" s="10" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="255" spans="1:10" ht="220.5" x14ac:dyDescent="0.25">
       <c r="A255" s="16">
         <v>254</v>
       </c>
       <c r="B255" s="12" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="C255" s="12">
         <v>7715091714</v>
       </c>
       <c r="D255" s="12" t="s">
         <v>260</v>
       </c>
       <c r="E255" s="12" t="s">
+        <v>987</v>
+      </c>
+      <c r="F255" s="11" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
       <c r="G255" s="12">
         <v>2024</v>
       </c>
       <c r="H255" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I255" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J255" s="10" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="256" spans="1:10" ht="110.25" x14ac:dyDescent="0.25">
       <c r="A256" s="16">
         <v>255</v>
       </c>
       <c r="B256" s="12" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="C256" s="25">
         <v>6663003127</v>
       </c>
       <c r="D256" s="12" t="s">
         <v>47</v>
       </c>
       <c r="E256" s="12" t="s">
+        <v>991</v>
+      </c>
+      <c r="F256" s="11" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
       <c r="G256" s="12">
         <v>2024</v>
       </c>
       <c r="H256" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I256" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J256" s="10" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
     </row>
     <row r="257" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A257" s="16">
         <v>256</v>
       </c>
       <c r="B257" s="12" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="C257" s="12">
         <v>7842304549</v>
       </c>
       <c r="D257" s="12" t="s">
+        <v>995</v>
+      </c>
+      <c r="E257" s="12" t="s">
         <v>996</v>
       </c>
-      <c r="E257" s="12" t="s">
+      <c r="F257" s="11" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
       <c r="G257" s="12">
         <v>2024</v>
       </c>
       <c r="H257" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I257" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J257" s="10" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
     </row>
     <row r="258" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A258" s="16">
         <v>257</v>
       </c>
       <c r="B258" s="11" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="C258" s="12">
         <v>3666258216</v>
       </c>
       <c r="D258" s="12" t="s">
         <v>260</v>
       </c>
       <c r="E258" s="12" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="F258" s="11" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="G258" s="12">
         <v>2024</v>
       </c>
       <c r="H258" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I258" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J258" s="10" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="259" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A259" s="16">
         <v>258</v>
       </c>
       <c r="B259" s="12" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="C259" s="12">
         <v>772625410689</v>
       </c>
       <c r="D259" s="12" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="E259" s="12" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F259" s="11" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="G259" s="12">
         <v>2024</v>
       </c>
       <c r="H259" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I259" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J259" s="10" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="260" spans="1:10" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A260" s="16">
         <v>259</v>
       </c>
       <c r="B260" s="12" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
       <c r="C260" s="12">
         <v>7814782053</v>
       </c>
       <c r="D260" s="12" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E260" s="12" t="s">
         <v>1008</v>
       </c>
-      <c r="E260" s="12" t="s">
+      <c r="F260" s="11" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
       <c r="G260" s="12">
         <v>2023</v>
       </c>
       <c r="H260" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I260" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J260" s="10" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="261" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A261" s="16">
         <v>260</v>
       </c>
       <c r="B261" s="11" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="C261" s="12">
         <v>602722040235</v>
       </c>
       <c r="D261" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E261" s="11" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F261" s="11" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
       <c r="G261" s="11">
         <v>2024</v>
       </c>
       <c r="H261" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I261" s="11" t="s">
         <v>148</v>
       </c>
       <c r="J261" s="11"/>
     </row>
     <row r="262" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A262" s="16">
         <v>261</v>
       </c>
       <c r="B262" s="11" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="C262" s="12">
         <v>602713990022</v>
       </c>
       <c r="D262" s="11" t="s">
         <v>29</v>
       </c>
       <c r="E262" s="11" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F262" s="11" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="G262" s="11">
         <v>2023</v>
       </c>
       <c r="H262" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I262" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J262" s="1" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="263" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A263" s="16">
         <v>262</v>
       </c>
       <c r="B263" s="11" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="C263" s="12">
         <v>6027112320</v>
       </c>
       <c r="D263" s="11" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E263" s="11" t="s">
         <v>1020</v>
       </c>
-      <c r="E263" s="11" t="s">
+      <c r="F263" s="11" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
       <c r="G263" s="11">
         <v>2023</v>
       </c>
       <c r="H263" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I263" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J263" s="1" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="264" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A264" s="16">
         <v>263</v>
       </c>
       <c r="B264" s="11" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="C264" s="12">
         <v>7816744825</v>
       </c>
       <c r="D264" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E264" s="11" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F264" s="11" t="s">
         <v>1025</v>
-      </c>
-[...4 lines deleted...]
-        <v>1026</v>
       </c>
       <c r="G264" s="11">
         <v>2023</v>
       </c>
       <c r="H264" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I264" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J264" s="10" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="265" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A265" s="16">
         <v>264</v>
       </c>
       <c r="B265" s="11" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="C265" s="12">
         <v>6732203289</v>
       </c>
       <c r="D265" s="11" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E265" s="11" t="s">
         <v>1028</v>
       </c>
-      <c r="E265" s="11" t="s">
+      <c r="F265" s="11" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
       <c r="G265" s="11">
         <v>2023</v>
       </c>
       <c r="H265" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I265" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J265" s="1" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="266" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A266" s="16">
         <v>265</v>
       </c>
       <c r="B266" s="11" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="C266" s="12">
         <v>780431944878</v>
       </c>
       <c r="D266" s="11" t="s">
         <v>60</v>
       </c>
       <c r="E266" s="11" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F266" s="11" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
       <c r="G266" s="11">
         <v>2024</v>
       </c>
       <c r="H266" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I266" s="11" t="s">
         <v>148</v>
       </c>
       <c r="J266" s="11"/>
     </row>
     <row r="267" spans="1:10" ht="173.25" x14ac:dyDescent="0.25">
       <c r="A267" s="16">
         <v>266</v>
       </c>
       <c r="B267" s="11" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
       <c r="C267" s="12">
         <v>7816309879</v>
       </c>
       <c r="D267" s="11" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E267" s="11" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
       <c r="F267" s="11" t="s">
         <v>311</v>
       </c>
       <c r="G267" s="11">
         <v>2023</v>
       </c>
       <c r="H267" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I267" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J267" s="1" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="268" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A268" s="16">
         <v>267</v>
       </c>
       <c r="B268" s="11" t="s">
-        <v>1041</v>
+        <v>1040</v>
       </c>
       <c r="C268" s="12">
         <v>615107771544</v>
       </c>
       <c r="D268" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E268" s="11" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F268" s="11" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
       <c r="G268" s="11">
         <v>2024</v>
       </c>
       <c r="H268" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I268" s="11" t="s">
         <v>148</v>
       </c>
       <c r="J268" s="11"/>
     </row>
     <row r="269" spans="1:10" ht="110.25" x14ac:dyDescent="0.25">
       <c r="A269" s="16">
         <v>268</v>
       </c>
       <c r="B269" s="11" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="C269" s="12">
         <v>9103007830</v>
       </c>
       <c r="D269" s="11" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E269" s="11" t="s">
         <v>1043</v>
       </c>
-      <c r="E269" s="11" t="s">
+      <c r="F269" s="11" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
       <c r="G269" s="11">
         <v>2024</v>
       </c>
       <c r="H269" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I269" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J269" s="1" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="270" spans="1:10" ht="157.5" x14ac:dyDescent="0.25">
       <c r="A270" s="16">
         <v>269</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="C270" s="12">
         <v>602700349615</v>
       </c>
       <c r="D270" s="11" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E270" s="11" t="s">
         <v>1048</v>
       </c>
-      <c r="E270" s="11" t="s">
+      <c r="F270" s="11" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
       <c r="G270" s="11">
         <v>2024</v>
       </c>
       <c r="H270" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I270" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J270" s="1" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="271" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A271" s="16">
         <v>270</v>
       </c>
       <c r="B271" s="11" t="s">
-        <v>1052</v>
+        <v>1051</v>
       </c>
       <c r="C271" s="12">
         <v>602714890302</v>
       </c>
       <c r="D271" s="12" t="s">
         <v>310</v>
       </c>
       <c r="E271" s="11" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F271" s="11" t="s">
         <v>1053</v>
-      </c>
-[...1 lines deleted...]
-        <v>1054</v>
       </c>
       <c r="G271" s="11">
         <v>2024</v>
       </c>
       <c r="H271" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I271" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J271" s="1" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="272" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A272" s="16">
         <v>271</v>
       </c>
       <c r="B272" s="11" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
       <c r="C272" s="12">
         <v>602718063399</v>
       </c>
       <c r="D272" s="11" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E272" s="11" t="s">
         <v>1057</v>
       </c>
-      <c r="E272" s="11" t="s">
+      <c r="F272" s="11" t="s">
         <v>1058</v>
-      </c>
-[...1 lines deleted...]
-        <v>1059</v>
       </c>
       <c r="G272" s="11">
         <v>2023</v>
       </c>
       <c r="H272" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I272" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J272" s="1" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="273" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A273" s="16">
         <v>272</v>
       </c>
       <c r="B273" s="11" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="C273" s="12">
         <v>7807134446</v>
       </c>
       <c r="D273" s="11" t="s">
         <v>11</v>
       </c>
       <c r="E273" s="11" t="s">
         <v>625</v>
       </c>
       <c r="F273" s="11" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="G273" s="11">
         <v>2023</v>
       </c>
       <c r="H273" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I273" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J273" s="1" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="274" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A274" s="16">
         <v>273</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="C274" s="12">
         <v>602720883060</v>
       </c>
       <c r="D274" s="11" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E274" s="11" t="s">
         <v>1065</v>
       </c>
-      <c r="E274" s="11" t="s">
+      <c r="F274" s="11" t="s">
         <v>1066</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067</v>
       </c>
       <c r="G274" s="11">
         <v>2023</v>
       </c>
       <c r="H274" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I274" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J274" s="1" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="275" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="16">
         <v>274</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="C275" s="12">
         <v>7726675648</v>
       </c>
       <c r="D275" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E275" s="11" t="s">
         <v>210</v>
       </c>
       <c r="F275" s="11" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="G275" s="11">
         <v>2023</v>
       </c>
       <c r="H275" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I275" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J275" s="1" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="276" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A276" s="16">
         <v>275</v>
       </c>
       <c r="B276" s="11" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
       <c r="C276" s="12">
         <v>602714815785</v>
       </c>
       <c r="D276" s="11" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E276" s="11" t="s">
         <v>1073</v>
       </c>
-      <c r="E276" s="11" t="s">
+      <c r="F276" s="11" t="s">
         <v>1074</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075</v>
       </c>
       <c r="G276" s="11">
         <v>2023</v>
       </c>
       <c r="H276" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I276" s="11" t="s">
         <v>148</v>
       </c>
       <c r="J276" s="11"/>
     </row>
     <row r="277" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A277" s="16">
         <v>276</v>
       </c>
       <c r="B277" s="11" t="s">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="C277" s="12">
         <v>741512864803</v>
       </c>
       <c r="D277" s="11" t="s">
         <v>714</v>
       </c>
       <c r="E277" s="11" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F277" s="11" t="s">
         <v>1077</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
       <c r="G277" s="11">
         <v>2023</v>
       </c>
       <c r="H277" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I277" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J277" s="1" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="278" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A278" s="16">
         <v>277</v>
       </c>
       <c r="B278" s="11" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
       <c r="C278" s="12">
         <v>6027165240</v>
       </c>
       <c r="D278" s="11" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E278" s="11" t="s">
         <v>1081</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082</v>
       </c>
       <c r="F278" s="11"/>
       <c r="G278" s="11">
         <v>2023</v>
       </c>
       <c r="H278" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I278" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J278" s="1" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="279" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A279" s="16">
         <v>278</v>
       </c>
       <c r="B279" s="11" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="C279" s="12">
         <v>602718206939</v>
       </c>
       <c r="D279" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E279" s="11" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F279" s="11" t="s">
         <v>1091</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092</v>
       </c>
       <c r="G279" s="11">
         <v>2024</v>
       </c>
       <c r="H279" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I279" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J279" s="1" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="280" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A280" s="16">
         <v>279</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>1094</v>
+        <v>1093</v>
       </c>
       <c r="C280" s="12">
         <v>602707230231</v>
       </c>
       <c r="D280" s="11" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E280" s="11" t="s">
         <v>1095</v>
       </c>
-      <c r="E280" s="11" t="s">
+      <c r="F280" s="11" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
       <c r="G280" s="11">
         <v>2024</v>
       </c>
       <c r="H280" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I280" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J280" s="1" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="281" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A281" s="16">
         <v>280</v>
       </c>
       <c r="B281" s="11" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="C281" s="12">
         <v>7825379953</v>
       </c>
       <c r="D281" s="11" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="E281" s="11" t="s">
         <v>500</v>
       </c>
       <c r="F281" s="11" t="s">
-        <v>1294</v>
+        <v>1293</v>
       </c>
       <c r="G281" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H281" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I281" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J281" s="14"/>
     </row>
     <row r="282" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A282" s="16">
         <v>281</v>
       </c>
       <c r="B282" s="11" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="C282" s="12">
         <v>7703440706</v>
       </c>
       <c r="D282" s="11" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="E282" s="11" t="s">
         <v>500</v>
       </c>
       <c r="F282" s="11" t="s">
-        <v>1295</v>
+        <v>1294</v>
       </c>
       <c r="G282" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H282" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I282" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J282" s="14" t="s">
-        <v>1535</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="283" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A283" s="16">
         <v>282</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>501</v>
       </c>
       <c r="C283" s="12">
         <v>6027127975</v>
       </c>
       <c r="D283" s="11" t="s">
         <v>502</v>
       </c>
       <c r="E283" s="11" t="s">
         <v>500</v>
       </c>
       <c r="F283" s="11" t="s">
-        <v>1296</v>
+        <v>1295</v>
       </c>
       <c r="G283" s="11" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="H283" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I283" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J283" s="14" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="284" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A284" s="16">
         <v>283</v>
       </c>
       <c r="B284" s="11" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="C284" s="12">
         <v>511201170043</v>
       </c>
       <c r="D284" s="11" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E284" s="11" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
       <c r="F284" s="11" t="s">
         <v>150</v>
       </c>
       <c r="G284" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H284" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I284" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J284" s="11"/>
     </row>
     <row r="285" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A285" s="16">
         <v>284</v>
       </c>
       <c r="B285" s="11" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
       <c r="C285" s="12">
         <v>6027042143</v>
       </c>
       <c r="D285" s="11" t="s">
-        <v>1108</v>
+        <v>1107</v>
       </c>
       <c r="E285" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F285" s="11" t="s">
         <v>365</v>
       </c>
       <c r="G285" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H285" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I285" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J285" s="14" t="s">
-        <v>1536</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="286" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A286" s="16">
         <v>285</v>
       </c>
       <c r="B286" s="11" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="C286" s="12">
         <v>5036128370</v>
       </c>
       <c r="D286" s="11" t="s">
         <v>76</v>
       </c>
       <c r="E286" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F286" s="11" t="s">
-        <v>1297</v>
+        <v>1296</v>
       </c>
       <c r="G286" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H286" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I286" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J286" s="14" t="s">
-        <v>1537</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="287" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A287" s="16">
         <v>286</v>
       </c>
       <c r="B287" s="11" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="C287" s="12">
         <v>5836617130</v>
       </c>
       <c r="D287" s="11" t="s">
         <v>76</v>
       </c>
       <c r="E287" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F287" s="11" t="s">
-        <v>1298</v>
+        <v>1297</v>
       </c>
       <c r="G287" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H287" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I287" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J287" s="14" t="s">
-        <v>1538</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="288" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A288" s="16">
         <v>287</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>373</v>
       </c>
       <c r="C288" s="12">
         <v>6027081576</v>
       </c>
       <c r="D288" s="11" t="s">
         <v>187</v>
       </c>
       <c r="E288" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F288" s="11" t="s">
-        <v>1299</v>
+        <v>1298</v>
       </c>
       <c r="G288" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H288" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I288" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J288" s="14" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="289" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A289" s="16">
         <v>288</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C289" s="12">
         <v>780717089130</v>
       </c>
       <c r="D289" s="11" t="s">
         <v>76</v>
       </c>
       <c r="E289" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F289" s="11" t="s">
-        <v>1300</v>
+        <v>1299</v>
       </c>
       <c r="G289" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H289" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I289" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J289" s="14" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="290" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A290" s="16">
         <v>289</v>
       </c>
       <c r="B290" s="11" t="s">
-        <v>1111</v>
+        <v>1110</v>
       </c>
       <c r="C290" s="12">
         <v>7727410877</v>
       </c>
       <c r="D290" s="11" t="s">
         <v>187</v>
       </c>
       <c r="E290" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F290" s="11" t="s">
-        <v>1301</v>
+        <v>1300</v>
       </c>
       <c r="G290" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H290" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I290" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J290" s="26"/>
     </row>
     <row r="291" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A291" s="16">
         <v>290</v>
       </c>
       <c r="B291" s="11" t="s">
-        <v>1112</v>
+        <v>1111</v>
       </c>
       <c r="C291" s="12">
         <v>6027138617</v>
       </c>
       <c r="D291" s="11" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="E291" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F291" s="11" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
       <c r="G291" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H291" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I291" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J291" s="14" t="s">
-        <v>1539</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="292" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A292" s="16">
         <v>291</v>
       </c>
       <c r="B292" s="11" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="C292" s="12">
         <v>6027149552</v>
       </c>
       <c r="D292" s="11" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E292" s="11" t="s">
         <v>1115</v>
       </c>
-      <c r="E292" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="11" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
       <c r="G292" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H292" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I292" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J292" s="26"/>
     </row>
     <row r="293" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A293" s="16">
         <v>292</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>203</v>
       </c>
       <c r="C293" s="12">
         <v>6027205101</v>
       </c>
       <c r="D293" s="11" t="s">
-        <v>1117</v>
+        <v>1116</v>
       </c>
       <c r="E293" s="11" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="F293" s="11" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="G293" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H293" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I293" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J293" s="26"/>
     </row>
     <row r="294" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A294" s="16">
         <v>293</v>
       </c>
       <c r="B294" s="11" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
       <c r="C294" s="12">
         <v>165112694646</v>
       </c>
       <c r="D294" s="11" t="s">
         <v>187</v>
       </c>
       <c r="E294" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F294" s="11" t="s">
-        <v>1305</v>
+        <v>1304</v>
       </c>
       <c r="G294" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H294" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I294" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J294" s="14" t="s">
-        <v>1540</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="295" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A295" s="16">
         <v>294</v>
       </c>
       <c r="B295" s="11" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="C295" s="12">
         <v>602510248626</v>
       </c>
       <c r="D295" s="11" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="E295" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F295" s="11" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="G295" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H295" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I295" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J295" s="11"/>
     </row>
     <row r="296" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A296" s="16">
         <v>295</v>
       </c>
       <c r="B296" s="11" t="s">
-        <v>1121</v>
+        <v>1120</v>
       </c>
       <c r="C296" s="12">
         <v>602713573702</v>
       </c>
       <c r="D296" s="11" t="s">
         <v>76</v>
       </c>
       <c r="E296" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F296" s="11" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="G296" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H296" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I296" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J296" s="14" t="s">
-        <v>1541</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="297" spans="1:10" ht="110.25" x14ac:dyDescent="0.25">
       <c r="A297" s="16">
         <v>296</v>
       </c>
       <c r="B297" s="11" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="C297" s="12">
         <v>7825110857</v>
       </c>
       <c r="D297" s="11" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E297" s="11" t="s">
         <v>1123</v>
       </c>
-      <c r="E297" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F297" s="11" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="G297" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H297" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I297" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J297" s="14" t="s">
-        <v>1542</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="298" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A298" s="16">
         <v>297</v>
       </c>
       <c r="B298" s="11" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="C298" s="12">
         <v>7730509450</v>
       </c>
       <c r="D298" s="11" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="E298" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F298" s="11" t="s">
-        <v>1308</v>
+        <v>1307</v>
       </c>
       <c r="G298" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H298" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I298" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J298" s="26"/>
     </row>
     <row r="299" spans="1:10" ht="189" x14ac:dyDescent="0.25">
       <c r="A299" s="16">
         <v>298</v>
       </c>
       <c r="B299" s="11" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="C299" s="12">
         <v>6027112432</v>
       </c>
       <c r="D299" s="11" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="E299" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F299" s="11" t="s">
-        <v>1309</v>
+        <v>1308</v>
       </c>
       <c r="G299" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H299" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I299" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J299" s="14" t="s">
-        <v>1543</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="300" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A300" s="16">
         <v>299</v>
       </c>
       <c r="B300" s="11" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C300" s="12">
         <v>6732180881</v>
       </c>
       <c r="D300" s="11" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="E300" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F300" s="11" t="s">
-        <v>1310</v>
+        <v>1309</v>
       </c>
       <c r="G300" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H300" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I300" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J300" s="26"/>
     </row>
     <row r="301" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A301" s="16">
         <v>300</v>
       </c>
       <c r="B301" s="11" t="s">
-        <v>1131</v>
+        <v>1130</v>
       </c>
       <c r="C301" s="12">
         <v>781900275828</v>
       </c>
       <c r="D301" s="11" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="E301" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F301" s="11" t="s">
-        <v>1300</v>
+        <v>1299</v>
       </c>
       <c r="G301" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H301" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I301" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J301" s="26"/>
     </row>
     <row r="302" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A302" s="16">
         <v>301</v>
       </c>
       <c r="B302" s="11" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C302" s="12">
         <v>602700588814</v>
       </c>
       <c r="D302" s="11" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="E302" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F302" s="11" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="G302" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H302" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I302" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J302" s="26"/>
     </row>
     <row r="303" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A303" s="16">
         <v>302</v>
       </c>
       <c r="B303" s="11" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C303" s="12">
         <v>5022031587</v>
       </c>
       <c r="D303" s="11" t="s">
         <v>187</v>
       </c>
       <c r="E303" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F303" s="11" t="s">
-        <v>1311</v>
+        <v>1310</v>
       </c>
       <c r="G303" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H303" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I303" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J303" s="14" t="s">
-        <v>1544</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="304" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A304" s="16">
         <v>303</v>
       </c>
       <c r="B304" s="11" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="C304" s="12">
         <v>6027151470</v>
       </c>
       <c r="D304" s="11" t="s">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="E304" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F304" s="11" t="s">
-        <v>1312</v>
+        <v>1311</v>
       </c>
       <c r="G304" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H304" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I304" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J304" s="26"/>
     </row>
     <row r="305" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A305" s="16">
         <v>304</v>
       </c>
       <c r="B305" s="11" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="C305" s="12">
         <v>9709004354</v>
       </c>
       <c r="D305" s="11" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E305" s="11" t="s">
         <v>1139</v>
       </c>
-      <c r="E305" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F305" s="11" t="s">
-        <v>1313</v>
+        <v>1312</v>
       </c>
       <c r="G305" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H305" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I305" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J305" s="26"/>
     </row>
     <row r="306" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A306" s="16">
         <v>305</v>
       </c>
       <c r="B306" s="11" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
       <c r="C306" s="12">
         <v>7811175727</v>
       </c>
       <c r="D306" s="11" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="E306" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F306" s="11" t="s">
-        <v>1314</v>
+        <v>1313</v>
       </c>
       <c r="G306" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H306" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I306" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J306" s="26"/>
     </row>
     <row r="307" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A307" s="16">
         <v>306</v>
       </c>
       <c r="B307" s="11" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="C307" s="12">
         <v>5406629261</v>
       </c>
       <c r="D307" s="11" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="E307" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F307" s="11" t="s">
-        <v>1315</v>
+        <v>1314</v>
       </c>
       <c r="G307" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H307" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I307" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J307" s="14" t="s">
-        <v>1545</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="308" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A308" s="16">
         <v>307</v>
       </c>
       <c r="B308" s="11" t="s">
-        <v>1145</v>
+        <v>1144</v>
       </c>
       <c r="C308" s="12">
         <v>6027008424</v>
       </c>
       <c r="D308" s="11" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="E308" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F308" s="11" t="s">
-        <v>1316</v>
+        <v>1315</v>
       </c>
       <c r="G308" s="11" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="H308" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I308" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J308" s="14" t="s">
-        <v>1546</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="309" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A309" s="16">
         <v>308</v>
       </c>
       <c r="B309" s="11" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="C309" s="12">
         <v>7703007980</v>
       </c>
       <c r="D309" s="11" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="E309" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F309" s="11" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
       <c r="G309" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H309" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I309" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J309" s="14" t="s">
-        <v>1547</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="310" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A310" s="16">
         <v>309</v>
       </c>
       <c r="B310" s="11" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
       <c r="C310" s="12">
         <v>6027205616</v>
       </c>
       <c r="D310" s="11" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="E310" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F310" s="11" t="s">
-        <v>1318</v>
+        <v>1317</v>
       </c>
       <c r="G310" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H310" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I310" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J310" s="14" t="s">
-        <v>1548</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="311" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A311" s="16">
         <v>310</v>
       </c>
       <c r="B311" s="11" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
       <c r="C311" s="12">
         <v>4345497285</v>
       </c>
       <c r="D311" s="11" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="E311" s="11" t="s">
         <v>500</v>
       </c>
       <c r="F311" s="11" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
       <c r="G311" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H311" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I311" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J311" s="14" t="s">
-        <v>1549</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="312" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A312" s="16">
         <v>311</v>
       </c>
       <c r="B312" s="11" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="C312" s="12">
         <v>6027175383</v>
       </c>
       <c r="D312" s="11" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="E312" s="11" t="s">
         <v>500</v>
       </c>
       <c r="F312" s="11" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
       <c r="G312" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H312" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I312" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J312" s="26"/>
     </row>
     <row r="313" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A313" s="16">
         <v>312</v>
       </c>
       <c r="B313" s="11" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="C313" s="12">
         <v>7733325877</v>
       </c>
       <c r="D313" s="11" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="E313" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F313" s="11" t="s">
-        <v>1321</v>
+        <v>1320</v>
       </c>
       <c r="G313" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H313" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I313" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J313" s="14" t="s">
-        <v>1550</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="314" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A314" s="16">
         <v>313</v>
       </c>
       <c r="B314" s="11" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="C314" s="12">
         <v>601400926806</v>
       </c>
       <c r="D314" s="11" t="s">
         <v>76</v>
       </c>
       <c r="E314" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F314" s="11" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="G314" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H314" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I314" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J314" s="14" t="s">
-        <v>1551</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="315" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A315" s="16">
         <v>314</v>
       </c>
       <c r="B315" s="11" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="C315" s="12">
         <v>602714449391</v>
       </c>
       <c r="D315" s="11" t="s">
         <v>76</v>
       </c>
       <c r="E315" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F315" s="11" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="G315" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H315" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I315" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J315" s="26"/>
     </row>
     <row r="316" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A316" s="16">
         <v>315</v>
       </c>
       <c r="B316" s="11" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="C316" s="12">
         <v>6027168072</v>
       </c>
       <c r="D316" s="11" t="s">
         <v>76</v>
       </c>
       <c r="E316" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F316" s="11" t="s">
-        <v>1322</v>
+        <v>1321</v>
       </c>
       <c r="G316" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H316" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I316" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J316" s="26"/>
     </row>
     <row r="317" spans="1:10" ht="95.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A317" s="16">
         <v>316</v>
       </c>
       <c r="B317" s="11" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="C317" s="12">
         <v>350501308607</v>
       </c>
       <c r="D317" s="11" t="s">
         <v>153</v>
       </c>
       <c r="E317" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F317" s="11" t="s">
-        <v>1323</v>
+        <v>1322</v>
       </c>
       <c r="G317" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H317" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I317" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J317" s="26"/>
     </row>
     <row r="318" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A318" s="16">
         <v>317</v>
       </c>
       <c r="B318" s="11" t="s">
-        <v>1159</v>
+        <v>1158</v>
       </c>
       <c r="C318" s="12">
         <v>6027097368</v>
       </c>
       <c r="D318" s="11" t="s">
         <v>153</v>
       </c>
       <c r="E318" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F318" s="11" t="s">
-        <v>1324</v>
+        <v>1323</v>
       </c>
       <c r="G318" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H318" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I318" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J318" s="30" t="s">
-        <v>1552</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="319" spans="1:10" ht="95.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A319" s="16">
         <v>318</v>
       </c>
       <c r="B319" s="11" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="C319" s="12">
         <v>782506677418</v>
       </c>
       <c r="D319" s="11" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="E319" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F319" s="11" t="s">
-        <v>1300</v>
+        <v>1299</v>
       </c>
       <c r="G319" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H319" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I319" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J319" s="31"/>
     </row>
     <row r="320" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A320" s="16">
         <v>319</v>
       </c>
       <c r="B320" s="11" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="C320" s="12">
         <v>602715303846</v>
       </c>
       <c r="D320" s="11" t="s">
         <v>153</v>
       </c>
       <c r="E320" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F320" s="11" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="G320" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H320" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I320" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J320" s="30" t="s">
-        <v>1552</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="321" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A321" s="16">
         <v>320</v>
       </c>
       <c r="B321" s="11" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="C321" s="12">
         <v>602715038700</v>
       </c>
       <c r="D321" s="11" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="E321" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F321" s="11" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="G321" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H321" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I321" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J321" s="26"/>
     </row>
     <row r="322" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A322" s="16">
         <v>321</v>
       </c>
       <c r="B322" s="11" t="s">
-        <v>1164</v>
+        <v>1163</v>
       </c>
       <c r="C322" s="12">
         <v>601302648773</v>
       </c>
       <c r="D322" s="11" t="s">
-        <v>1165</v>
+        <v>1164</v>
       </c>
       <c r="E322" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F322" s="11" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="G322" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H322" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I322" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J322" s="26"/>
     </row>
     <row r="323" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A323" s="16">
         <v>322</v>
       </c>
       <c r="B323" s="11" t="s">
         <v>421</v>
       </c>
       <c r="C323" s="12">
         <v>870900759894</v>
       </c>
       <c r="D323" s="11" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="E323" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F323" s="11" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="G323" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H323" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I323" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J323" s="14" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="324" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A324" s="16">
         <v>323</v>
       </c>
       <c r="B324" s="11" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
       <c r="C324" s="12">
         <v>1658182626</v>
       </c>
       <c r="D324" s="11" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="E324" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F324" s="11" t="s">
-        <v>1325</v>
+        <v>1324</v>
       </c>
       <c r="G324" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H324" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I324" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J324" s="14" t="s">
-        <v>1553</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="325" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A325" s="16">
         <v>324</v>
       </c>
       <c r="B325" s="11" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="C325" s="12">
         <v>600200916929</v>
       </c>
       <c r="D325" s="11" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="E325" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F325" s="11" t="s">
-        <v>1326</v>
+        <v>1325</v>
       </c>
       <c r="G325" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H325" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I325" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J325" s="11"/>
     </row>
     <row r="326" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A326" s="16">
         <v>325</v>
       </c>
       <c r="B326" s="11" t="s">
-        <v>1171</v>
+        <v>1170</v>
       </c>
       <c r="C326" s="12">
         <v>6025008323</v>
       </c>
       <c r="D326" s="11" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="E326" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F326" s="11" t="s">
-        <v>1327</v>
+        <v>1326</v>
       </c>
       <c r="G326" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H326" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I326" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J326" s="14" t="s">
-        <v>1554</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="327" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A327" s="16">
         <v>326</v>
       </c>
       <c r="B327" s="11" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="C327" s="12">
         <v>6027173516</v>
       </c>
       <c r="D327" s="11" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="E327" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F327" s="11" t="s">
-        <v>1328</v>
+        <v>1327</v>
       </c>
       <c r="G327" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H327" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I327" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J327" s="26"/>
     </row>
     <row r="328" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A328" s="16">
         <v>327</v>
       </c>
       <c r="B328" s="11" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
       <c r="C328" s="12">
         <v>6027157031</v>
       </c>
       <c r="D328" s="11" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="E328" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F328" s="11" t="s">
-        <v>1329</v>
+        <v>1328</v>
       </c>
       <c r="G328" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H328" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I328" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J328" s="26"/>
     </row>
     <row r="329" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A329" s="16">
         <v>328</v>
       </c>
       <c r="B329" s="11" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="C329" s="12">
         <v>603700878868</v>
       </c>
       <c r="D329" s="11" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="E329" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F329" s="11" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="G329" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H329" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I329" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J329" s="26"/>
     </row>
     <row r="330" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A330" s="16">
         <v>329</v>
       </c>
       <c r="B330" s="11" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="C330" s="12">
         <v>5034055656</v>
       </c>
       <c r="D330" s="11" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="E330" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F330" s="11" t="s">
-        <v>1330</v>
+        <v>1329</v>
       </c>
       <c r="G330" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H330" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I330" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J330" s="14" t="s">
-        <v>1555</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="331" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A331" s="16">
         <v>330</v>
       </c>
       <c r="B331" s="11" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="C331" s="12">
         <v>7743282679</v>
       </c>
       <c r="D331" s="11" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="E331" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F331" s="11" t="s">
-        <v>1331</v>
+        <v>1330</v>
       </c>
       <c r="G331" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H331" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I331" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J331" s="14" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="332" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A332" s="16">
         <v>331</v>
       </c>
       <c r="B332" s="11" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="C332" s="12">
         <v>7709976927</v>
       </c>
       <c r="D332" s="11" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="E332" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F332" s="11" t="s">
-        <v>1332</v>
+        <v>1331</v>
       </c>
       <c r="G332" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H332" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I332" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J332" s="14" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="333" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A333" s="16">
         <v>332</v>
       </c>
       <c r="B333" s="11" t="s">
-        <v>1182</v>
+        <v>1181</v>
       </c>
       <c r="C333" s="12">
         <v>7813664586</v>
       </c>
       <c r="D333" s="11" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="E333" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F333" s="11" t="s">
-        <v>1333</v>
+        <v>1332</v>
       </c>
       <c r="G333" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H333" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I333" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J333" s="14" t="s">
-        <v>1558</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="334" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A334" s="16">
         <v>333</v>
       </c>
       <c r="B334" s="11" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="C334" s="12">
         <v>7842482527</v>
       </c>
       <c r="D334" s="11" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="E334" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F334" s="11" t="s">
-        <v>1334</v>
+        <v>1333</v>
       </c>
       <c r="G334" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H334" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I334" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J334" s="14"/>
     </row>
     <row r="335" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A335" s="16">
         <v>334</v>
       </c>
       <c r="B335" s="11" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="C335" s="12">
         <v>5262281453</v>
       </c>
       <c r="D335" s="11" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="E335" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F335" s="11" t="s">
-        <v>1335</v>
+        <v>1334</v>
       </c>
       <c r="G335" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H335" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I335" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J335" s="26"/>
     </row>
     <row r="336" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A336" s="16">
         <v>335</v>
       </c>
       <c r="B336" s="11" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="C336" s="12">
         <v>101302626455</v>
       </c>
       <c r="D336" s="11" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="E336" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F336" s="11" t="s">
-        <v>1336</v>
+        <v>1335</v>
       </c>
       <c r="G336" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H336" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I336" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J336" s="26"/>
     </row>
     <row r="337" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A337" s="16">
         <v>336</v>
       </c>
       <c r="B337" s="11" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="C337" s="12">
         <v>7816273083</v>
       </c>
       <c r="D337" s="11" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="E337" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F337" s="11" t="s">
-        <v>1337</v>
+        <v>1336</v>
       </c>
       <c r="G337" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H337" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I337" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J337" s="14" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="338" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A338" s="16">
         <v>337</v>
       </c>
       <c r="B338" s="11" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="C338" s="12">
         <v>7813295032</v>
       </c>
       <c r="D338" s="11" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="E338" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F338" s="11" t="s">
-        <v>1338</v>
+        <v>1337</v>
       </c>
       <c r="G338" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H338" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I338" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J338" s="26"/>
     </row>
     <row r="339" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A339" s="16">
         <v>338</v>
       </c>
       <c r="B339" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C339" s="12">
         <v>602705242506</v>
       </c>
       <c r="D339" s="11" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="E339" s="11" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="F339" s="11" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="G339" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H339" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I339" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J339" s="26"/>
     </row>
     <row r="340" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A340" s="16">
         <v>339</v>
       </c>
       <c r="B340" s="11" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
       <c r="C340" s="12">
         <v>744809507950</v>
       </c>
       <c r="D340" s="11" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="E340" s="11" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="F340" s="11" t="s">
-        <v>1339</v>
+        <v>1338</v>
       </c>
       <c r="G340" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H340" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I340" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J340" s="26"/>
     </row>
     <row r="341" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A341" s="16">
         <v>340</v>
       </c>
       <c r="B341" s="11" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="C341" s="12">
         <v>601201541600</v>
       </c>
       <c r="D341" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E341" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F341" s="11" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="G341" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H341" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I341" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J341" s="14" t="s">
-        <v>1559</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="342" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A342" s="16">
         <v>341</v>
       </c>
       <c r="B342" s="11" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="C342" s="12">
         <v>5408022560</v>
       </c>
       <c r="D342" s="11" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="E342" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F342" s="11" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="G342" s="11" t="s">
         <v>602</v>
       </c>
       <c r="H342" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I342" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J342" s="14" t="s">
-        <v>1560</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="343" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A343" s="16">
         <v>342</v>
       </c>
       <c r="B343" s="11" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="C343" s="12">
         <v>6162081163</v>
       </c>
       <c r="D343" s="11" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="E343" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F343" s="11" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="G343" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H343" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I343" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J343" s="14"/>
     </row>
     <row r="344" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A344" s="16">
         <v>343</v>
       </c>
       <c r="B344" s="11" t="s">
-        <v>1197</v>
+        <v>1196</v>
       </c>
       <c r="C344" s="12">
         <v>2466229128</v>
       </c>
       <c r="D344" s="11" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="E344" s="11" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="F344" s="11" t="s">
-        <v>1342</v>
+        <v>1341</v>
       </c>
       <c r="G344" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H344" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I344" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J344" s="14" t="s">
-        <v>1561</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="345" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A345" s="16">
         <v>344</v>
       </c>
       <c r="B345" s="11" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="C345" s="12">
         <v>6027192660</v>
       </c>
       <c r="D345" s="11" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="E345" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F345" s="11" t="s">
-        <v>1343</v>
+        <v>1342</v>
       </c>
       <c r="G345" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H345" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I345" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J345" s="14" t="s">
-        <v>1562</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="346" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A346" s="16">
         <v>345</v>
       </c>
       <c r="B346" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C346" s="12">
         <v>6027205743</v>
       </c>
       <c r="D346" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E346" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F346" s="11" t="s">
         <v>20</v>
       </c>
       <c r="G346" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H346" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I346" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J346" s="14" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="347" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A347" s="16">
         <v>346</v>
       </c>
       <c r="B347" s="11" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="C347" s="12">
         <v>3329083944</v>
       </c>
       <c r="D347" s="11" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="E347" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F347" s="11" t="s">
-        <v>1344</v>
+        <v>1343</v>
       </c>
       <c r="G347" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H347" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I347" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J347" s="14" t="s">
-        <v>1563</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="348" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A348" s="16">
         <v>347</v>
       </c>
       <c r="B348" s="11" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="C348" s="12">
         <v>2130144342</v>
       </c>
       <c r="D348" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E348" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F348" s="11" t="s">
-        <v>1345</v>
+        <v>1344</v>
       </c>
       <c r="G348" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H348" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I348" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J348" s="14" t="s">
-        <v>1564</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="349" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A349" s="16">
         <v>348</v>
       </c>
       <c r="B349" s="11" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="C349" s="12">
         <v>7456030357</v>
       </c>
       <c r="D349" s="11" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E349" s="11" t="s">
         <v>1203</v>
       </c>
-      <c r="E349" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F349" s="11" t="s">
-        <v>1346</v>
+        <v>1345</v>
       </c>
       <c r="G349" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H349" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I349" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J349" s="26"/>
     </row>
     <row r="350" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A350" s="16">
         <v>349</v>
       </c>
       <c r="B350" s="11" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
       <c r="C350" s="12">
         <v>7714815259</v>
       </c>
       <c r="D350" s="11" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="E350" s="11" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
       <c r="F350" s="11" t="s">
-        <v>1347</v>
+        <v>1346</v>
       </c>
       <c r="G350" s="11" t="s">
         <v>602</v>
       </c>
       <c r="H350" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I350" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J350" s="26"/>
     </row>
     <row r="351" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A351" s="16">
         <v>350</v>
       </c>
       <c r="B351" s="11" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="C351" s="12">
         <v>7718033809</v>
       </c>
       <c r="D351" s="11" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="E351" s="11" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c r="F351" s="11" t="s">
-        <v>1348</v>
+        <v>1347</v>
       </c>
       <c r="G351" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H351" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I351" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J351" s="26"/>
     </row>
     <row r="352" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A352" s="16">
         <v>351</v>
       </c>
       <c r="B352" s="11" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="C352" s="12">
         <v>7825457880</v>
       </c>
       <c r="D352" s="11" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="E352" s="11" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="F352" s="11" t="s">
-        <v>1349</v>
+        <v>1348</v>
       </c>
       <c r="G352" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H352" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I352" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J352" s="26"/>
     </row>
     <row r="353" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A353" s="16">
         <v>352</v>
       </c>
       <c r="B353" s="11" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="C353" s="12">
         <v>7451445125</v>
       </c>
       <c r="D353" s="11" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="E353" s="11" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="F353" s="11" t="s">
-        <v>1350</v>
+        <v>1349</v>
       </c>
       <c r="G353" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H353" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I353" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J353" s="26"/>
     </row>
     <row r="354" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A354" s="16">
         <v>353</v>
       </c>
       <c r="B354" s="11" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="C354" s="12">
         <v>781126151786</v>
       </c>
       <c r="D354" s="11" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="E354" s="11" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="F354" s="11" t="s">
         <v>89</v>
       </c>
       <c r="G354" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H354" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I354" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J354" s="26"/>
     </row>
     <row r="355" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A355" s="16">
         <v>354</v>
       </c>
       <c r="B355" s="11" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
       <c r="C355" s="12">
         <v>723018543647</v>
       </c>
       <c r="D355" s="11" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="E355" s="11" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
       <c r="F355" s="11" t="s">
         <v>89</v>
       </c>
       <c r="G355" s="11" t="s">
         <v>602</v>
       </c>
       <c r="H355" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I355" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J355" s="26"/>
     </row>
     <row r="356" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A356" s="16">
         <v>355</v>
       </c>
       <c r="B356" s="11" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="C356" s="12">
         <v>7725558003</v>
       </c>
       <c r="D356" s="11" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="E356" s="11" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="F356" s="11" t="s">
-        <v>1351</v>
+        <v>1350</v>
       </c>
       <c r="G356" s="11" t="s">
         <v>602</v>
       </c>
       <c r="H356" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I356" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J356" s="26"/>
     </row>
     <row r="357" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A357" s="16">
         <v>356</v>
       </c>
       <c r="B357" s="11" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
       <c r="C357" s="12">
         <v>7703335282</v>
       </c>
       <c r="D357" s="11" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="E357" s="11" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="F357" s="11" t="s">
-        <v>1352</v>
+        <v>1351</v>
       </c>
       <c r="G357" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H357" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I357" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J357" s="26"/>
     </row>
     <row r="358" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A358" s="16">
         <v>357</v>
       </c>
       <c r="B358" s="11" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
       <c r="C358" s="12">
         <v>7717801350</v>
       </c>
       <c r="D358" s="11" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="E358" s="11" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="F358" s="11" t="s">
-        <v>1353</v>
+        <v>1352</v>
       </c>
       <c r="G358" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H358" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I358" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J358" s="26"/>
     </row>
     <row r="359" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A359" s="16">
         <v>358</v>
       </c>
       <c r="B359" s="11" t="s">
-        <v>1221</v>
+        <v>1220</v>
       </c>
       <c r="C359" s="12">
         <v>9717056349</v>
       </c>
       <c r="D359" s="11" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="E359" s="11" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="F359" s="11" t="s">
-        <v>1354</v>
+        <v>1353</v>
       </c>
       <c r="G359" s="11" t="s">
         <v>602</v>
       </c>
       <c r="H359" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I359" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J359" s="26"/>
     </row>
     <row r="360" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A360" s="16">
         <v>359</v>
       </c>
       <c r="B360" s="11" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="C360" s="12">
         <v>7725276866</v>
       </c>
       <c r="D360" s="11" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E360" s="11" t="s">
         <v>1224</v>
       </c>
-      <c r="E360" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="11" t="s">
-        <v>1355</v>
+        <v>1354</v>
       </c>
       <c r="G360" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H360" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I360" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J360" s="26"/>
     </row>
     <row r="361" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A361" s="16">
         <v>360</v>
       </c>
       <c r="B361" s="11" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="C361" s="12">
         <v>0</v>
       </c>
       <c r="D361" s="11" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="E361" s="11" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="F361" s="11" t="s">
-        <v>1356</v>
+        <v>1355</v>
       </c>
       <c r="G361" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H361" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I361" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J361" s="26"/>
     </row>
     <row r="362" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A362" s="16">
         <v>361</v>
       </c>
       <c r="B362" s="11" t="s">
-        <v>1227</v>
+        <v>1226</v>
       </c>
       <c r="C362" s="12">
         <v>0</v>
       </c>
       <c r="D362" s="11" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="E362" s="11" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="F362" s="11" t="s">
-        <v>1357</v>
+        <v>1356</v>
       </c>
       <c r="G362" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H362" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I362" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J362" s="26"/>
     </row>
     <row r="363" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A363" s="16">
         <v>362</v>
       </c>
       <c r="B363" s="11" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="C363" s="12">
         <v>4501222940</v>
       </c>
       <c r="D363" s="11" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E363" s="11" t="s">
         <v>1229</v>
       </c>
-      <c r="E363" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F363" s="11" t="s">
-        <v>1358</v>
+        <v>1357</v>
       </c>
       <c r="G363" s="11" t="s">
         <v>602</v>
       </c>
       <c r="H363" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I363" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J363" s="26"/>
     </row>
     <row r="364" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A364" s="16">
         <v>363</v>
       </c>
       <c r="B364" s="11" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="C364" s="12">
         <v>7726460642</v>
       </c>
       <c r="D364" s="11" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="E364" s="11" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="F364" s="11" t="s">
-        <v>1359</v>
+        <v>1358</v>
       </c>
       <c r="G364" s="11" t="s">
         <v>185</v>
       </c>
       <c r="H364" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I364" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J364" s="26"/>
     </row>
     <row r="365" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A365" s="16">
         <v>364</v>
       </c>
       <c r="B365" s="11" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
       <c r="C365" s="12">
         <v>7801649632</v>
       </c>
       <c r="D365" s="11" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E365" s="11" t="s">
         <v>1233</v>
       </c>
-      <c r="E365" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F365" s="11" t="s">
-        <v>1360</v>
+        <v>1359</v>
       </c>
       <c r="G365" s="11" t="s">
         <v>65</v>
       </c>
       <c r="H365" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I365" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J365" s="26"/>
     </row>
     <row r="366" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A366" s="16">
         <v>365</v>
       </c>
       <c r="B366" s="11" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="C366" s="12">
         <v>7709896171</v>
       </c>
       <c r="D366" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E366" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F366" s="11" t="s">
-        <v>1361</v>
+        <v>1360</v>
       </c>
       <c r="G366" s="11" t="s">
         <v>602</v>
       </c>
       <c r="H366" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I366" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J366" s="14" t="s">
-        <v>1565</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="367" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A367" s="16">
         <v>366</v>
       </c>
       <c r="B367" s="11" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="C367" s="12">
         <v>6027071120</v>
       </c>
       <c r="D367" s="11" t="s">
         <v>91</v>
       </c>
       <c r="E367" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F367" s="11" t="s">
         <v>604</v>
       </c>
       <c r="G367" s="11" t="s">
         <v>602</v>
       </c>
       <c r="H367" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I367" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J367" s="14" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="368" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A368" s="16">
         <v>367</v>
       </c>
       <c r="B368" s="11" t="s">
-        <v>1237</v>
+        <v>1236</v>
       </c>
       <c r="C368" s="12">
         <v>7704268511</v>
       </c>
       <c r="D368" s="11" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E368" s="11" t="s">
         <v>1238</v>
       </c>
-      <c r="E368" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F368" s="11" t="s">
-        <v>1362</v>
+        <v>1361</v>
       </c>
       <c r="G368" s="11" t="s">
         <v>602</v>
       </c>
       <c r="H368" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I368" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J368" s="26"/>
     </row>
     <row r="369" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A369" s="16">
         <v>368</v>
       </c>
       <c r="B369" s="11" t="s">
-        <v>1240</v>
+        <v>1239</v>
       </c>
       <c r="C369" s="12">
         <v>343594041840</v>
       </c>
       <c r="D369" s="11" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="E369" s="11" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="F369" s="11" t="s">
-        <v>1363</v>
+        <v>1362</v>
       </c>
       <c r="G369" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H369" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I369" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J369" s="26"/>
     </row>
     <row r="370" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A370" s="16">
         <v>369</v>
       </c>
       <c r="B370" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C370" s="12">
         <v>602716485162</v>
       </c>
       <c r="D370" s="11" t="s">
         <v>187</v>
       </c>
       <c r="E370" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F370" s="11" t="s">
         <v>80</v>
       </c>
       <c r="G370" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H370" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I370" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J370" s="26"/>
     </row>
     <row r="371" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A371" s="16">
         <v>370</v>
       </c>
       <c r="B371" s="11" t="s">
-        <v>1241</v>
+        <v>1240</v>
       </c>
       <c r="C371" s="12">
         <v>7801532634</v>
       </c>
       <c r="D371" s="11" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E371" s="11" t="s">
         <v>1242</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243</v>
       </c>
       <c r="F371" s="11" t="s">
         <v>89</v>
       </c>
       <c r="G371" s="11" t="s">
         <v>602</v>
       </c>
       <c r="H371" s="11" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I371" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J371" s="26"/>
     </row>
     <row r="372" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A372" s="16">
         <v>371</v>
       </c>
       <c r="B372" s="11" t="s">
-        <v>1244</v>
+        <v>1243</v>
       </c>
       <c r="C372" s="12">
         <v>9729318461</v>
       </c>
       <c r="D372" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E372" s="11" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F372" s="11" t="s">
-        <v>1364</v>
+        <v>1363</v>
       </c>
       <c r="G372" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H372" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I372" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J372" s="26"/>
     </row>
     <row r="373" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A373" s="16">
         <v>372</v>
       </c>
       <c r="B373" s="11" t="s">
-        <v>1245</v>
+        <v>1244</v>
       </c>
       <c r="C373" s="12">
         <v>602716264565</v>
       </c>
       <c r="D373" s="11" t="s">
         <v>197</v>
       </c>
       <c r="E373" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F373" s="11" t="s">
         <v>80</v>
       </c>
       <c r="G373" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H373" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I373" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J373" s="14" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="374" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A374" s="16">
         <v>373</v>
       </c>
       <c r="B374" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C374" s="12">
         <v>564501362378</v>
       </c>
       <c r="D374" s="11" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
       <c r="E374" s="11" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F374" s="11" t="s">
-        <v>1365</v>
+        <v>1364</v>
       </c>
       <c r="G374" s="11">
         <v>2023</v>
       </c>
       <c r="H374" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I374" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J374" s="26"/>
     </row>
     <row r="375" spans="1:10" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A375" s="16">
         <v>374</v>
       </c>
       <c r="B375" s="11" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C375" s="12" t="s">
         <v>1247</v>
       </c>
-      <c r="C375" s="12" t="s">
+      <c r="D375" s="11" t="s">
         <v>1248</v>
       </c>
-      <c r="D375" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E375" s="11" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F375" s="11" t="s">
-        <v>1366</v>
+        <v>1365</v>
       </c>
       <c r="G375" s="11" t="s">
         <v>512</v>
       </c>
       <c r="H375" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I375" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J375" s="26"/>
     </row>
     <row r="376" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A376" s="16">
         <v>375</v>
       </c>
       <c r="B376" s="11" t="s">
-        <v>1250</v>
+        <v>1249</v>
       </c>
       <c r="C376" s="12">
         <v>602504880900</v>
       </c>
       <c r="D376" s="11" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E376" s="11" t="s">
         <v>1251</v>
       </c>
-      <c r="E376" s="11" t="s">
+      <c r="F376" s="11" t="s">
         <v>1252</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253</v>
       </c>
       <c r="G376" s="11">
         <v>2024</v>
       </c>
       <c r="H376" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I376" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J376" s="13" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="377" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A377" s="16">
         <v>376</v>
       </c>
       <c r="B377" s="11" t="s">
-        <v>1255</v>
+        <v>1254</v>
       </c>
       <c r="C377" s="12">
         <v>601801251639</v>
       </c>
       <c r="D377" s="11" t="s">
         <v>52</v>
       </c>
       <c r="E377" s="11" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F377" s="11" t="s">
         <v>1256</v>
-      </c>
-[...1 lines deleted...]
-        <v>1257</v>
       </c>
       <c r="G377" s="11">
         <v>2024</v>
       </c>
       <c r="H377" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I377" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J377" s="13" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="378" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A378" s="16">
         <v>377</v>
       </c>
       <c r="B378" s="11" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="C378" s="12">
         <v>602711796566</v>
       </c>
       <c r="D378" s="11" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E378" s="11" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F378" s="11" t="s">
         <v>1260</v>
-      </c>
-[...4 lines deleted...]
-        <v>1261</v>
       </c>
       <c r="G378" s="11">
         <v>2024</v>
       </c>
       <c r="H378" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I378" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J378" s="13" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="379" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A379" s="16">
         <v>378</v>
       </c>
       <c r="B379" s="11" t="s">
-        <v>1263</v>
+        <v>1262</v>
       </c>
       <c r="C379" s="12">
         <v>3100016698</v>
       </c>
       <c r="D379" s="11" t="s">
-        <v>1264</v>
+        <v>1263</v>
       </c>
       <c r="E379" s="11" t="s">
         <v>70</v>
       </c>
       <c r="F379" s="11" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
       <c r="G379" s="11">
         <v>2024</v>
       </c>
       <c r="H379" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I379" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J379" s="13" t="s">
-        <v>1265</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="380" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A380" s="16">
         <v>379</v>
       </c>
       <c r="B380" s="11" t="s">
-        <v>1267</v>
+        <v>1266</v>
       </c>
       <c r="C380" s="12">
         <v>603701235411</v>
       </c>
       <c r="D380" s="11" t="s">
-        <v>1260</v>
+        <v>1259</v>
       </c>
       <c r="E380" s="11" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F380" s="11" t="s">
         <v>1268</v>
-      </c>
-[...1 lines deleted...]
-        <v>1269</v>
       </c>
       <c r="G380" s="11">
         <v>2024</v>
       </c>
       <c r="H380" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I380" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J380" s="14" t="s">
-        <v>1270</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="381" spans="1:10" ht="189" x14ac:dyDescent="0.25">
       <c r="A381" s="16">
         <v>380</v>
       </c>
       <c r="B381" s="11" t="s">
-        <v>1271</v>
+        <v>1270</v>
       </c>
       <c r="C381" s="12">
         <v>7704211201</v>
       </c>
       <c r="D381" s="11" t="s">
         <v>47</v>
       </c>
       <c r="E381" s="11" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F381" s="11" t="s">
         <v>1272</v>
-      </c>
-[...1 lines deleted...]
-        <v>1273</v>
       </c>
       <c r="G381" s="11">
         <v>2024</v>
       </c>
       <c r="H381" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I381" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J381" s="14" t="s">
-        <v>1274</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="382" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A382" s="16">
         <v>381</v>
       </c>
       <c r="B382" s="11" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="C382" s="12">
         <v>5903064477</v>
       </c>
       <c r="D382" s="11" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E382" s="11" t="s">
         <v>1276</v>
       </c>
-      <c r="E382" s="11" t="s">
+      <c r="F382" s="11" t="s">
         <v>1277</v>
-      </c>
-[...1 lines deleted...]
-        <v>1278</v>
       </c>
       <c r="G382" s="11">
         <v>2024</v>
       </c>
       <c r="H382" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I382" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J382" s="14" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="383" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A383" s="16">
         <v>382</v>
       </c>
       <c r="B383" s="12" t="s">
-        <v>1280</v>
+        <v>1279</v>
       </c>
       <c r="C383" s="12">
         <v>772429217061</v>
       </c>
       <c r="D383" s="12" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E383" s="12" t="s">
         <v>1281</v>
       </c>
-      <c r="E383" s="12" t="s">
+      <c r="F383" s="12" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
       <c r="G383" s="12">
         <v>2024</v>
       </c>
       <c r="H383" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I383" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J383" s="15" t="s">
-        <v>1284</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="384" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A384" s="16">
         <v>383</v>
       </c>
       <c r="B384" s="12" t="s">
-        <v>1285</v>
+        <v>1284</v>
       </c>
       <c r="C384" s="12">
         <v>602722404700</v>
       </c>
       <c r="D384" s="12" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E384" s="12" t="s">
         <v>1286</v>
       </c>
-      <c r="E384" s="12" t="s">
+      <c r="F384" s="12" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
       <c r="G384" s="12">
         <v>2024</v>
       </c>
       <c r="H384" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I384" s="12" t="s">
         <v>148</v>
       </c>
       <c r="J384" s="12"/>
     </row>
     <row r="385" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A385" s="16">
         <v>384</v>
       </c>
       <c r="B385" s="12" t="s">
-        <v>1289</v>
+        <v>1288</v>
       </c>
       <c r="C385" s="12">
         <v>780545409257</v>
       </c>
       <c r="D385" s="12" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E385" s="12" t="s">
         <v>1290</v>
       </c>
-      <c r="E385" s="12" t="s">
+      <c r="F385" s="12" t="s">
         <v>1291</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292</v>
       </c>
       <c r="G385" s="12">
         <v>2024</v>
       </c>
       <c r="H385" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I385" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J385" s="15" t="s">
-        <v>1293</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="386" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A386" s="16">
         <v>385</v>
       </c>
       <c r="B386" s="12" t="s">
-        <v>1371</v>
+        <v>1370</v>
       </c>
       <c r="C386" s="12">
         <v>602716542389</v>
       </c>
       <c r="D386" s="12" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E386" s="12" t="s">
         <v>1367</v>
       </c>
-      <c r="E386" s="12" t="s">
+      <c r="F386" s="12" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
       <c r="G386" s="12">
         <v>2024</v>
       </c>
       <c r="H386" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I386" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J386" s="12" t="s">
-        <v>1370</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="387" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A387" s="16">
         <v>386</v>
       </c>
       <c r="B387" s="12" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="C387" s="12">
         <v>601701812898</v>
       </c>
       <c r="D387" s="12" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E387" s="12" t="s">
         <v>1373</v>
       </c>
-      <c r="E387" s="12" t="s">
+      <c r="F387" s="12" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
       <c r="G387" s="12">
         <v>2024</v>
       </c>
       <c r="H387" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I387" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J387" s="15" t="s">
-        <v>1376</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="388" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A388" s="16">
         <v>387</v>
       </c>
       <c r="B388" s="12" t="s">
-        <v>1377</v>
+        <v>1376</v>
       </c>
       <c r="C388" s="12">
         <v>602505212832</v>
       </c>
       <c r="D388" s="12" t="s">
         <v>254</v>
       </c>
       <c r="E388" s="12" t="s">
-        <v>1378</v>
+        <v>1377</v>
       </c>
       <c r="F388" s="12" t="s">
         <v>535</v>
       </c>
       <c r="G388" s="12">
         <v>2024</v>
       </c>
       <c r="H388" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I388" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J388" s="15" t="s">
-        <v>1379</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="389" spans="1:10" ht="180" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="16">
         <v>388</v>
       </c>
       <c r="B389" s="12" t="s">
-        <v>1380</v>
+        <v>1379</v>
       </c>
       <c r="C389" s="12">
         <v>602714773888</v>
       </c>
       <c r="D389" s="12" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E389" s="12" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F389" s="12" t="s">
         <v>1381</v>
-      </c>
-[...4 lines deleted...]
-        <v>1382</v>
       </c>
       <c r="G389" s="12">
         <v>2024</v>
       </c>
       <c r="H389" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I389" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J389" s="15" t="s">
-        <v>1642</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="390" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A390" s="16">
         <v>389</v>
       </c>
       <c r="B390" s="12" t="s">
-        <v>1384</v>
+        <v>1383</v>
       </c>
       <c r="C390" s="12">
         <v>6025037660</v>
       </c>
       <c r="D390" s="12" t="s">
-        <v>1386</v>
+        <v>1385</v>
       </c>
       <c r="E390" s="12" t="s">
         <v>37</v>
       </c>
       <c r="F390" s="12" t="s">
-        <v>1385</v>
+        <v>1384</v>
       </c>
       <c r="G390" s="12">
         <v>2024</v>
       </c>
       <c r="H390" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I390" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J390" s="15" t="s">
-        <v>1387</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="391" spans="1:10" ht="110.25" x14ac:dyDescent="0.25">
       <c r="A391" s="16">
         <v>390</v>
       </c>
       <c r="B391" s="12" t="s">
-        <v>1388</v>
+        <v>1387</v>
       </c>
       <c r="C391" s="12">
         <v>600600451562</v>
       </c>
       <c r="D391" s="12" t="s">
-        <v>1389</v>
+        <v>1388</v>
       </c>
       <c r="E391" s="12" t="s">
         <v>254</v>
       </c>
       <c r="F391" s="12" t="s">
-        <v>1390</v>
+        <v>1389</v>
       </c>
       <c r="G391" s="12">
         <v>2024</v>
       </c>
       <c r="H391" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I391" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J391" s="15" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="392" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A392" s="16">
         <v>391</v>
       </c>
       <c r="B392" s="12" t="s">
-        <v>1392</v>
+        <v>1391</v>
       </c>
       <c r="C392" s="12">
         <v>602717792448</v>
       </c>
       <c r="D392" s="12" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
       <c r="E392" s="12" t="s">
         <v>698</v>
       </c>
       <c r="F392" s="12" t="s">
-        <v>1394</v>
+        <v>1393</v>
       </c>
       <c r="G392" s="12">
         <v>2024</v>
       </c>
       <c r="H392" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I392" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J392" s="15" t="s">
-        <v>1395</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="393" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A393" s="16">
         <v>392</v>
       </c>
       <c r="B393" s="12" t="s">
-        <v>1396</v>
+        <v>1395</v>
       </c>
       <c r="C393" s="12">
         <v>601303179845</v>
       </c>
       <c r="D393" s="12" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E393" s="12" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F393" s="12" t="s">
         <v>1398</v>
-      </c>
-[...4 lines deleted...]
-        <v>1399</v>
       </c>
       <c r="G393" s="12">
         <v>2024</v>
       </c>
       <c r="H393" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I393" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J393" s="12" t="s">
-        <v>1400</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="394" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A394" s="16">
         <v>393</v>
       </c>
       <c r="B394" s="12" t="s">
-        <v>1401</v>
+        <v>1400</v>
       </c>
       <c r="C394" s="12">
         <v>6027139642</v>
       </c>
       <c r="D394" s="12" t="s">
         <v>187</v>
       </c>
       <c r="E394" s="12" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F394" s="12" t="s">
         <v>1402</v>
-      </c>
-[...1 lines deleted...]
-        <v>1403</v>
       </c>
       <c r="G394" s="12">
         <v>2024</v>
       </c>
       <c r="H394" s="12" t="s">
         <v>549</v>
       </c>
       <c r="I394" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J394" s="15" t="s">
-        <v>1404</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="395" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A395" s="16">
         <v>394</v>
       </c>
       <c r="B395" s="12" t="s">
-        <v>1405</v>
+        <v>1404</v>
       </c>
       <c r="C395" s="12">
         <v>602509092847</v>
       </c>
       <c r="D395" s="12" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E395" s="12" t="s">
         <v>1406</v>
       </c>
-      <c r="E395" s="12" t="s">
+      <c r="F395" s="12" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
       <c r="G395" s="12">
         <v>2024</v>
       </c>
       <c r="H395" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I395" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J395" s="15" t="s">
-        <v>1409</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="396" spans="1:10" ht="110.25" x14ac:dyDescent="0.25">
       <c r="A396" s="16">
         <v>395</v>
       </c>
       <c r="B396" s="12" t="s">
-        <v>1410</v>
+        <v>1409</v>
       </c>
       <c r="C396" s="12">
         <v>602712106021</v>
       </c>
       <c r="D396" s="12" t="s">
-        <v>1260</v>
+        <v>1259</v>
       </c>
       <c r="E396" s="12" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F396" s="12" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
       <c r="G396" s="12">
         <v>2024</v>
       </c>
       <c r="H396" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I396" s="12" t="s">
         <v>148</v>
       </c>
       <c r="J396" s="12"/>
     </row>
     <row r="397" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A397" s="16">
         <v>396</v>
       </c>
       <c r="B397" s="12" t="s">
-        <v>1413</v>
+        <v>1412</v>
       </c>
       <c r="C397" s="12">
         <v>7801531687</v>
       </c>
       <c r="D397" s="12" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
       <c r="E397" s="12" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F397" s="12" t="s">
         <v>1414</v>
-      </c>
-[...1 lines deleted...]
-        <v>1415</v>
       </c>
       <c r="G397" s="12">
         <v>2024</v>
       </c>
       <c r="H397" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I397" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J397" s="15" t="s">
-        <v>1416</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="398" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A398" s="16">
         <v>397</v>
       </c>
       <c r="B398" s="12" t="s">
-        <v>1422</v>
+        <v>1421</v>
       </c>
       <c r="C398" s="12">
         <v>600500798225</v>
       </c>
       <c r="D398" s="12" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E398" s="12" t="s">
         <v>1417</v>
       </c>
-      <c r="E398" s="12" t="s">
+      <c r="F398" s="12" t="s">
         <v>1418</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419</v>
       </c>
       <c r="G398" s="12">
         <v>2024</v>
       </c>
       <c r="H398" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I398" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J398" s="15" t="s">
-        <v>1420</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="399" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="A399" s="16">
         <v>398</v>
       </c>
       <c r="B399" s="12" t="s">
-        <v>1421</v>
+        <v>1420</v>
       </c>
       <c r="C399" s="12">
         <v>601702876622</v>
       </c>
       <c r="D399" s="12" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="E399" s="12" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F399" s="12" t="s">
         <v>1423</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424</v>
       </c>
       <c r="G399" s="12">
         <v>2024</v>
       </c>
       <c r="H399" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I399" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J399" s="15" t="s">
-        <v>1425</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="400" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A400" s="16">
         <v>399</v>
       </c>
       <c r="B400" s="12" t="s">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="C400" s="12">
         <v>6027204676</v>
       </c>
       <c r="D400" s="12" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E400" s="12" t="s">
         <v>1427</v>
       </c>
-      <c r="E400" s="12" t="s">
+      <c r="F400" s="12" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429</v>
       </c>
       <c r="G400" s="12">
         <v>2024</v>
       </c>
       <c r="H400" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I400" s="12" t="s">
         <v>148</v>
       </c>
       <c r="J400" s="12"/>
     </row>
     <row r="401" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A401" s="16">
         <v>400</v>
       </c>
       <c r="B401" s="12" t="s">
-        <v>1430</v>
+        <v>1429</v>
       </c>
       <c r="C401" s="12">
         <v>7719439375</v>
       </c>
       <c r="D401" s="12" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E401" s="12" t="s">
         <v>1431</v>
       </c>
-      <c r="E401" s="12" t="s">
+      <c r="F401" s="12" t="s">
         <v>1432</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433</v>
       </c>
       <c r="G401" s="12">
         <v>2024</v>
       </c>
       <c r="H401" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I401" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J401" s="15" t="s">
-        <v>1434</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="402" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A402" s="16">
         <v>401</v>
       </c>
       <c r="B402" s="12" t="s">
-        <v>1435</v>
+        <v>1434</v>
       </c>
       <c r="C402" s="12">
         <v>602713601251</v>
       </c>
       <c r="D402" s="12" t="s">
-        <v>1418</v>
+        <v>1417</v>
       </c>
       <c r="E402" s="12" t="s">
-        <v>1418</v>
+        <v>1417</v>
       </c>
       <c r="F402" s="12" t="s">
-        <v>1436</v>
+        <v>1435</v>
       </c>
       <c r="G402" s="12">
         <v>2024</v>
       </c>
       <c r="H402" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I402" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J402" s="15" t="s">
-        <v>1437</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="403" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A403" s="16">
         <v>402</v>
       </c>
       <c r="B403" s="12" t="s">
-        <v>1438</v>
+        <v>1437</v>
       </c>
       <c r="C403" s="12">
         <v>5009085583</v>
       </c>
       <c r="D403" s="12" t="s">
         <v>37</v>
       </c>
       <c r="E403" s="12" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F403" s="12" t="s">
         <v>1439</v>
-      </c>
-[...1 lines deleted...]
-        <v>1440</v>
       </c>
       <c r="G403" s="12">
         <v>2024</v>
       </c>
       <c r="H403" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I403" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J403" s="15" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="404" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A404" s="16">
         <v>403</v>
       </c>
       <c r="B404" s="12" t="s">
-        <v>1442</v>
+        <v>1441</v>
       </c>
       <c r="C404" s="12">
         <v>1831193498</v>
       </c>
       <c r="D404" s="12" t="s">
-        <v>1446</v>
+        <v>1445</v>
       </c>
       <c r="E404" s="12" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="F404" s="12" t="s">
-        <v>1443</v>
+        <v>1442</v>
       </c>
       <c r="G404" s="12">
         <v>2024</v>
       </c>
       <c r="H404" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I404" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J404" s="15" t="s">
-        <v>1444</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="405" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A405" s="16">
         <v>404</v>
       </c>
       <c r="B405" s="12" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="C405" s="12">
         <v>602501858030</v>
       </c>
       <c r="D405" s="12" t="s">
         <v>269</v>
       </c>
       <c r="E405" s="12" t="s">
         <v>269</v>
       </c>
       <c r="F405" s="12" t="s">
-        <v>1448</v>
+        <v>1447</v>
       </c>
       <c r="G405" s="12">
         <v>2024</v>
       </c>
       <c r="H405" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I405" s="12" t="s">
         <v>148</v>
       </c>
       <c r="J405" s="12"/>
     </row>
     <row r="406" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A406" s="16">
         <v>405</v>
       </c>
       <c r="B406" s="12" t="s">
-        <v>1449</v>
+        <v>1448</v>
       </c>
       <c r="C406" s="12">
         <v>602101218356</v>
       </c>
       <c r="D406" s="11" t="s">
         <v>52</v>
       </c>
       <c r="E406" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F406" s="12" t="s">
-        <v>1450</v>
+        <v>1449</v>
       </c>
       <c r="G406" s="12">
         <v>2024</v>
       </c>
       <c r="H406" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I406" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J406" s="15" t="s">
-        <v>1451</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="407" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A407" s="16">
         <v>406</v>
       </c>
       <c r="B407" s="12" t="s">
-        <v>1452</v>
+        <v>1451</v>
       </c>
       <c r="C407" s="12">
         <v>2464156611</v>
       </c>
       <c r="D407" s="12" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="E407" s="12" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F407" s="12" t="s">
         <v>1453</v>
-      </c>
-[...1 lines deleted...]
-        <v>1454</v>
       </c>
       <c r="G407" s="12">
         <v>2024</v>
       </c>
       <c r="H407" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I407" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J407" s="15" t="s">
-        <v>1455</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="408" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A408" s="16">
         <v>407</v>
       </c>
       <c r="B408" s="12" t="s">
-        <v>1456</v>
+        <v>1455</v>
       </c>
       <c r="C408" s="12">
         <v>601702501334</v>
       </c>
       <c r="D408" s="11" t="s">
         <v>52</v>
       </c>
       <c r="E408" s="11" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F408" s="12" t="s">
         <v>1457</v>
-      </c>
-[...1 lines deleted...]
-        <v>1458</v>
       </c>
       <c r="G408" s="12">
         <v>2024</v>
       </c>
       <c r="H408" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I408" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J408" s="15" t="s">
-        <v>1459</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="409" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A409" s="16">
         <v>408</v>
       </c>
       <c r="B409" s="12" t="s">
-        <v>1460</v>
+        <v>1459</v>
       </c>
       <c r="C409" s="12">
         <v>616805674292</v>
       </c>
       <c r="D409" s="12" t="s">
         <v>24</v>
       </c>
       <c r="E409" s="12" t="s">
         <v>25</v>
       </c>
       <c r="F409" s="12" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
       <c r="G409" s="12">
         <v>2024</v>
       </c>
       <c r="H409" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I409" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J409" s="15" t="s">
-        <v>1461</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="410" spans="1:10" ht="126" x14ac:dyDescent="0.25">
       <c r="A410" s="16">
         <v>409</v>
       </c>
       <c r="B410" s="12" t="s">
-        <v>1463</v>
+        <v>1462</v>
       </c>
       <c r="C410" s="12">
         <v>6027198486</v>
       </c>
       <c r="D410" s="12" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E410" s="12" t="s">
         <v>1464</v>
       </c>
-      <c r="E410" s="12" t="s">
+      <c r="F410" s="12" t="s">
         <v>1465</v>
-      </c>
-[...1 lines deleted...]
-        <v>1466</v>
       </c>
       <c r="G410" s="12">
         <v>2024</v>
       </c>
       <c r="H410" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I410" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J410" s="15" t="s">
-        <v>1467</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="411" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A411" s="16">
         <v>410</v>
       </c>
       <c r="B411" s="12" t="s">
-        <v>1468</v>
+        <v>1467</v>
       </c>
       <c r="C411" s="12">
         <v>602503104373</v>
       </c>
       <c r="D411" s="12" t="s">
         <v>24</v>
       </c>
       <c r="E411" s="12" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F411" s="12" t="s">
         <v>1469</v>
-      </c>
-[...1 lines deleted...]
-        <v>1470</v>
       </c>
       <c r="G411" s="12">
         <v>2024</v>
       </c>
       <c r="H411" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I411" s="12" t="s">
         <v>148</v>
       </c>
       <c r="J411" s="12"/>
     </row>
     <row r="412" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A412" s="16">
         <v>411</v>
       </c>
       <c r="B412" s="12" t="s">
-        <v>1471</v>
+        <v>1470</v>
       </c>
       <c r="C412" s="12">
         <v>7813477723</v>
       </c>
       <c r="D412" s="12" t="s">
         <v>24</v>
       </c>
       <c r="E412" s="12" t="s">
         <v>548</v>
       </c>
       <c r="F412" s="12" t="s">
-        <v>1472</v>
+        <v>1471</v>
       </c>
       <c r="G412" s="12">
         <v>2024</v>
       </c>
       <c r="H412" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I412" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J412" s="15" t="s">
-        <v>1473</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="413" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A413" s="16">
         <v>412</v>
       </c>
       <c r="B413" s="12" t="s">
-        <v>1474</v>
+        <v>1473</v>
       </c>
       <c r="C413" s="12">
         <v>6027189146</v>
       </c>
       <c r="D413" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E413" s="12" t="s">
+        <v>1474</v>
+      </c>
+      <c r="F413" s="12" t="s">
         <v>1475</v>
-      </c>
-[...1 lines deleted...]
-        <v>1476</v>
       </c>
       <c r="G413" s="12">
         <v>2024</v>
       </c>
       <c r="H413" s="12" t="s">
         <v>549</v>
       </c>
       <c r="I413" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J413" s="15" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="414" spans="1:10" ht="110.25" x14ac:dyDescent="0.25">
       <c r="A414" s="16">
         <v>413</v>
       </c>
       <c r="B414" s="12" t="s">
-        <v>1478</v>
+        <v>1477</v>
       </c>
       <c r="C414" s="12">
         <v>7840069138</v>
       </c>
       <c r="D414" s="12" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
       <c r="E414" s="12" t="s">
+        <v>1478</v>
+      </c>
+      <c r="F414" s="12" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
       <c r="G414" s="12">
         <v>2024</v>
       </c>
       <c r="H414" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I414" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J414" s="15" t="s">
-        <v>1481</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="415" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A415" s="16">
         <v>414</v>
       </c>
       <c r="B415" s="12" t="s">
-        <v>1482</v>
+        <v>1481</v>
       </c>
       <c r="C415" s="12">
         <v>602714737216</v>
       </c>
       <c r="D415" s="12" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E415" s="12" t="s">
+        <v>1484</v>
+      </c>
+      <c r="F415" s="12" t="s">
         <v>1483</v>
-      </c>
-[...4 lines deleted...]
-        <v>1484</v>
       </c>
       <c r="G415" s="12">
         <v>2024</v>
       </c>
       <c r="H415" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I415" s="12" t="s">
         <v>148</v>
       </c>
       <c r="J415" s="12"/>
     </row>
     <row r="416" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A416" s="16">
         <v>415</v>
       </c>
       <c r="B416" s="12" t="s">
-        <v>1486</v>
+        <v>1485</v>
       </c>
       <c r="C416" s="12">
         <v>602712626574</v>
       </c>
       <c r="D416" s="12" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E416" s="12" t="s">
         <v>1487</v>
       </c>
-      <c r="E416" s="12" t="s">
+      <c r="F416" s="12" t="s">
         <v>1488</v>
-      </c>
-[...1 lines deleted...]
-        <v>1489</v>
       </c>
       <c r="G416" s="12">
         <v>2024</v>
       </c>
       <c r="H416" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I416" s="12" t="s">
         <v>148</v>
       </c>
       <c r="J416" s="12"/>
     </row>
     <row r="417" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A417" s="16">
         <v>416</v>
       </c>
       <c r="B417" s="12" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
       <c r="C417" s="12">
         <v>602700765911</v>
       </c>
       <c r="D417" s="12" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E417" s="12" t="s">
         <v>1491</v>
       </c>
-      <c r="E417" s="12" t="s">
+      <c r="F417" s="12" t="s">
         <v>1492</v>
-      </c>
-[...1 lines deleted...]
-        <v>1493</v>
       </c>
       <c r="G417" s="12">
         <v>2024</v>
       </c>
       <c r="H417" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I417" s="12" t="s">
         <v>148</v>
       </c>
       <c r="J417" s="12"/>
     </row>
     <row r="418" spans="1:10" ht="126" x14ac:dyDescent="0.25">
       <c r="A418" s="16">
         <v>417</v>
       </c>
       <c r="B418" s="12" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
       <c r="C418" s="12">
         <v>7810844439</v>
       </c>
       <c r="D418" s="12" t="s">
         <v>47</v>
       </c>
       <c r="E418" s="12" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
       <c r="F418" s="12" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
       <c r="G418" s="12">
         <v>2024</v>
       </c>
       <c r="H418" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I418" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J418" s="15" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="419" spans="1:10" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A419" s="16">
         <v>418</v>
       </c>
       <c r="B419" s="12" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
       <c r="C419" s="12">
         <v>7838116052</v>
       </c>
       <c r="D419" s="12" t="s">
-        <v>1502</v>
+        <v>1501</v>
       </c>
       <c r="E419" s="12" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F419" s="12" t="s">
         <v>1499</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500</v>
       </c>
       <c r="G419" s="12">
         <v>2024</v>
       </c>
       <c r="H419" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I419" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J419" s="15" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="420" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A420" s="16">
         <v>419</v>
       </c>
       <c r="B420" s="12" t="s">
-        <v>1503</v>
+        <v>1502</v>
       </c>
       <c r="C420" s="12">
         <v>471404185805</v>
       </c>
       <c r="D420" s="12" t="s">
         <v>37</v>
       </c>
       <c r="E420" s="12" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F420" s="12" t="s">
         <v>1504</v>
-      </c>
-[...1 lines deleted...]
-        <v>1505</v>
       </c>
       <c r="G420" s="12">
         <v>2024</v>
       </c>
       <c r="H420" s="12" t="s">
         <v>549</v>
       </c>
       <c r="I420" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J420" s="15" t="s">
-        <v>1506</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="421" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A421" s="16">
         <v>420</v>
       </c>
       <c r="B421" s="12" t="s">
-        <v>1507</v>
+        <v>1506</v>
       </c>
       <c r="C421" s="12">
         <v>600902227013</v>
       </c>
       <c r="D421" s="12" t="s">
         <v>37</v>
       </c>
       <c r="E421" s="12" t="s">
+        <v>1507</v>
+      </c>
+      <c r="F421" s="12" t="s">
         <v>1508</v>
-      </c>
-[...1 lines deleted...]
-        <v>1509</v>
       </c>
       <c r="G421" s="12">
         <v>2024</v>
       </c>
       <c r="H421" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I421" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J421" s="15" t="s">
-        <v>1510</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="422" spans="1:10" ht="126" x14ac:dyDescent="0.25">
       <c r="A422" s="16">
         <v>421</v>
       </c>
       <c r="B422" s="12" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
       <c r="C422" s="12">
         <v>602504809432</v>
       </c>
       <c r="D422" s="12" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E422" s="12" t="s">
         <v>1512</v>
       </c>
-      <c r="E422" s="12" t="s">
+      <c r="F422" s="12" t="s">
         <v>1513</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
       <c r="G422" s="12">
         <v>2024</v>
       </c>
       <c r="H422" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I422" s="12" t="s">
         <v>148</v>
       </c>
       <c r="J422" s="12"/>
     </row>
     <row r="423" spans="1:10" ht="220.5" x14ac:dyDescent="0.25">
       <c r="A423" s="16">
         <v>422</v>
       </c>
       <c r="B423" s="12" t="s">
-        <v>1515</v>
+        <v>1514</v>
       </c>
       <c r="C423" s="12">
         <v>6141053253</v>
       </c>
       <c r="D423" s="12" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="E423" s="12" t="s">
+        <v>1515</v>
+      </c>
+      <c r="F423" s="12" t="s">
         <v>1516</v>
-      </c>
-[...1 lines deleted...]
-        <v>1517</v>
       </c>
       <c r="G423" s="12">
         <v>2024</v>
       </c>
       <c r="H423" s="12" t="s">
         <v>499</v>
       </c>
       <c r="I423" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J423" s="15" t="s">
-        <v>1518</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="424" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A424" s="16">
         <v>423</v>
       </c>
       <c r="B424" s="12" t="s">
-        <v>1519</v>
+        <v>1518</v>
       </c>
       <c r="C424" s="12">
         <v>504796301411</v>
       </c>
       <c r="D424" s="12" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E424" s="12" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F424" s="12" t="s">
         <v>1520</v>
       </c>
-      <c r="E424" s="12" t="s">
-[...2 lines deleted...]
-      <c r="F424" s="12" t="s">
+      <c r="G424" s="29" t="s">
         <v>1521</v>
       </c>
-      <c r="G424" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H424" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I424" s="12" t="s">
         <v>148</v>
       </c>
       <c r="J424" s="12"/>
     </row>
     <row r="425" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A425" s="16">
         <v>424</v>
       </c>
       <c r="B425" s="27" t="s">
-        <v>1523</v>
+        <v>1522</v>
       </c>
       <c r="C425" s="28">
         <v>7709974736</v>
       </c>
       <c r="D425" s="29" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="E425" s="29" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F425" s="29" t="s">
         <v>522</v>
       </c>
       <c r="G425" s="29" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="H425" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I425" s="12" t="s">
         <v>703</v>
       </c>
       <c r="J425" s="12" t="s">
-        <v>1525</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="426" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A426" s="16">
         <v>425</v>
       </c>
       <c r="B426" s="27" t="s">
-        <v>1526</v>
+        <v>1525</v>
       </c>
       <c r="C426" s="28">
         <v>602718013239</v>
       </c>
       <c r="D426" s="29" t="s">
-        <v>1527</v>
+        <v>1526</v>
       </c>
       <c r="E426" s="29" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F426" s="29" t="s">
         <v>99</v>
       </c>
       <c r="G426" s="29" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="H426" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I426" s="12" t="s">
         <v>148</v>
       </c>
       <c r="J426" s="26"/>
     </row>
     <row r="427" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A427" s="16">
         <v>426</v>
       </c>
       <c r="B427" s="27" t="s">
-        <v>1528</v>
+        <v>1527</v>
       </c>
       <c r="C427" s="28">
         <v>602201857966</v>
       </c>
       <c r="D427" s="29" t="s">
-        <v>1529</v>
+        <v>1528</v>
       </c>
       <c r="E427" s="29" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F427" s="29" t="s">
         <v>99</v>
       </c>
       <c r="G427" s="29" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="H427" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I427" s="12" t="s">
         <v>148</v>
       </c>
       <c r="J427" s="26"/>
     </row>
     <row r="428" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A428" s="16">
         <v>427</v>
       </c>
       <c r="B428" s="27" t="s">
-        <v>1530</v>
+        <v>1529</v>
       </c>
       <c r="C428" s="28">
         <v>6027196143</v>
       </c>
       <c r="D428" s="29" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
       <c r="E428" s="29" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F428" s="29" t="s">
         <v>99</v>
       </c>
       <c r="G428" s="29" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="H428" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I428" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J428" s="12" t="s">
-        <v>1531</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="429" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A429" s="16">
         <v>428</v>
       </c>
       <c r="B429" s="27" t="s">
-        <v>1532</v>
+        <v>1531</v>
       </c>
       <c r="C429" s="28">
         <v>744812050310</v>
       </c>
       <c r="D429" s="29" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="E429" s="29" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="F429" s="29" t="s">
         <v>99</v>
       </c>
       <c r="G429" s="29" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="H429" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I429" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J429" s="12" t="s">
-        <v>1534</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="430" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A430" s="16">
         <v>429</v>
       </c>
       <c r="B430" s="27" t="s">
-        <v>1568</v>
+        <v>1567</v>
       </c>
       <c r="C430" s="28">
         <v>6166106404</v>
       </c>
       <c r="D430" s="29" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E430" s="29" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F430" s="29" t="s">
         <v>1569</v>
       </c>
-      <c r="E430" s="29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G430" s="29" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="H430" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I430" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J430" s="26"/>
     </row>
     <row r="431" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A431" s="16">
         <v>430</v>
       </c>
       <c r="B431" s="27" t="s">
-        <v>1571</v>
+        <v>1570</v>
       </c>
       <c r="C431" s="28">
         <v>7709974736</v>
       </c>
       <c r="D431" s="29" t="s">
-        <v>1569</v>
+        <v>1568</v>
       </c>
       <c r="E431" s="29" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F431" s="29" t="s">
         <v>17</v>
       </c>
       <c r="G431" s="29" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="H431" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I431" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J431" s="26"/>
     </row>
     <row r="432" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A432" s="16">
         <v>431</v>
       </c>
       <c r="B432" s="27" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="C432" s="28">
         <v>6234185573</v>
       </c>
       <c r="D432" s="29" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E432" s="29" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F432" s="29" t="s">
         <v>1573</v>
       </c>
-      <c r="E432" s="29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G432" s="29" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="H432" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I432" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J432" s="26"/>
     </row>
     <row r="433" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A433" s="16">
         <v>432</v>
       </c>
       <c r="B433" s="27" t="s">
-        <v>1575</v>
+        <v>1574</v>
       </c>
       <c r="C433" s="28">
         <v>4401186825</v>
       </c>
       <c r="D433" s="29" t="s">
-        <v>1573</v>
+        <v>1572</v>
       </c>
       <c r="E433" s="29" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F433" s="29" t="s">
-        <v>1576</v>
+        <v>1575</v>
       </c>
       <c r="G433" s="29" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="H433" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I433" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J433" s="26"/>
     </row>
     <row r="434" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A434" s="16">
         <v>433</v>
       </c>
       <c r="B434" s="27" t="s">
-        <v>1577</v>
+        <v>1576</v>
       </c>
       <c r="C434" s="28">
         <v>667149377</v>
       </c>
       <c r="D434" s="29" t="s">
         <v>24</v>
       </c>
       <c r="E434" s="29" t="s">
         <v>500</v>
       </c>
       <c r="F434" s="29" t="s">
-        <v>1578</v>
+        <v>1577</v>
       </c>
       <c r="G434" s="29" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="H434" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I434" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J434" s="26"/>
     </row>
     <row r="435" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A435" s="16">
         <v>434</v>
       </c>
       <c r="B435" s="27" t="s">
-        <v>1579</v>
+        <v>1578</v>
       </c>
       <c r="C435" s="28">
         <v>602703163175</v>
       </c>
       <c r="D435" s="29" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="E435" s="29" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F435" s="29" t="s">
         <v>80</v>
       </c>
       <c r="G435" s="29" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="H435" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I435" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J435" s="26"/>
     </row>
     <row r="436" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A436" s="16">
         <v>435</v>
       </c>
       <c r="B436" s="27" t="s">
-        <v>1581</v>
+        <v>1580</v>
       </c>
       <c r="C436" s="28">
         <v>602708482947</v>
       </c>
       <c r="D436" s="29" t="s">
-        <v>1582</v>
+        <v>1581</v>
       </c>
       <c r="E436" s="29" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F436" s="29" t="s">
         <v>80</v>
       </c>
       <c r="G436" s="29" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="H436" s="29" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I436" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J436" s="26"/>
     </row>
     <row r="437" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A437" s="16">
         <v>436</v>
       </c>
       <c r="B437" s="27" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="C437" s="28">
         <v>6037009096</v>
       </c>
       <c r="D437" s="27" t="s">
-        <v>1584</v>
+        <v>1583</v>
       </c>
       <c r="E437" s="27" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
       <c r="F437" s="27" t="s">
         <v>9</v>
       </c>
       <c r="G437" s="27" t="s">
         <v>185</v>
       </c>
       <c r="H437" s="27" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I437" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J437" s="26"/>
     </row>
     <row r="438" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A438" s="16">
         <v>437</v>
       </c>
       <c r="B438" s="27" t="s">
-        <v>1585</v>
+        <v>1584</v>
       </c>
       <c r="C438" s="28"/>
       <c r="D438" s="27"/>
       <c r="E438" s="27" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F438" s="27" t="s">
         <v>1586</v>
-      </c>
-[...1 lines deleted...]
-        <v>1587</v>
       </c>
       <c r="G438" s="27">
         <v>2023</v>
       </c>
       <c r="H438" s="27" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I438" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J438" s="26"/>
     </row>
     <row r="439" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A439" s="16">
         <v>438</v>
       </c>
       <c r="B439" s="27" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="C439" s="28">
         <v>602704773536</v>
       </c>
       <c r="D439" s="27" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E439" s="27" t="s">
         <v>1589</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590</v>
       </c>
       <c r="F439" s="27" t="s">
         <v>9</v>
       </c>
       <c r="G439" s="27">
         <v>2022</v>
       </c>
       <c r="H439" s="27" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I439" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J439" s="26"/>
     </row>
     <row r="440" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A440" s="16">
         <v>439</v>
       </c>
       <c r="B440" s="27" t="s">
-        <v>1591</v>
+        <v>1590</v>
       </c>
       <c r="C440" s="28">
         <v>6027055713</v>
       </c>
       <c r="D440" s="27" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E440" s="27" t="s">
         <v>1592</v>
       </c>
-      <c r="E440" s="27" t="s">
+      <c r="F440" s="27" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="G440" s="27">
         <v>2023</v>
       </c>
       <c r="H440" s="27" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I440" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J440" s="26"/>
     </row>
     <row r="441" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A441" s="16">
         <v>440</v>
       </c>
       <c r="B441" s="27" t="s">
-        <v>1595</v>
+        <v>1594</v>
       </c>
       <c r="C441" s="28">
         <v>561005670757</v>
       </c>
       <c r="D441" s="27" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E441" s="27" t="s">
         <v>1596</v>
       </c>
-      <c r="E441" s="27" t="s">
+      <c r="F441" s="27" t="s">
         <v>1597</v>
-      </c>
-[...1 lines deleted...]
-        <v>1598</v>
       </c>
       <c r="G441" s="27">
         <v>2023</v>
       </c>
       <c r="H441" s="27" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I441" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J441" s="26"/>
     </row>
     <row r="442" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A442" s="16">
         <v>441</v>
       </c>
       <c r="B442" s="27" t="s">
-        <v>1599</v>
+        <v>1598</v>
       </c>
       <c r="C442" s="28">
         <v>5032180980</v>
       </c>
       <c r="D442" s="27" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E442" s="27" t="s">
         <v>1600</v>
       </c>
-      <c r="E442" s="27" t="s">
+      <c r="F442" s="27" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
       <c r="G442" s="27">
         <v>2023</v>
       </c>
       <c r="H442" s="27" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I442" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J442" s="26"/>
     </row>
     <row r="443" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A443" s="16">
         <v>442</v>
       </c>
       <c r="B443" s="27" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
       <c r="C443" s="28">
         <v>2463109295</v>
       </c>
       <c r="D443" s="27" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E443" s="27" t="s">
         <v>1604</v>
       </c>
-      <c r="E443" s="27" t="s">
+      <c r="F443" s="27" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
       <c r="G443" s="27">
         <v>2023</v>
       </c>
       <c r="H443" s="27" t="s">
-        <v>1607</v>
+        <v>1606</v>
       </c>
       <c r="I443" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J443" s="26"/>
     </row>
     <row r="444" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A444" s="16">
         <v>443</v>
       </c>
       <c r="B444" s="27" t="s">
-        <v>1608</v>
+        <v>1607</v>
       </c>
       <c r="C444" s="28">
         <v>3019020091</v>
       </c>
       <c r="D444" s="27" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E444" s="27" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F444" s="27" t="s">
         <v>1609</v>
-      </c>
-[...4 lines deleted...]
-        <v>1610</v>
       </c>
       <c r="G444" s="27">
         <v>2023</v>
       </c>
       <c r="H444" s="27" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="I444" s="26" t="s">
         <v>148</v>
       </c>
       <c r="J444" s="26"/>
     </row>
     <row r="445" spans="1:10" ht="75" x14ac:dyDescent="0.25">
       <c r="A445" s="16">
         <v>444</v>
       </c>
       <c r="B445" s="27" t="s">
-        <v>1611</v>
+        <v>1610</v>
       </c>
       <c r="C445" s="27">
         <v>7813617681</v>
       </c>
       <c r="D445" s="27" t="s">
-        <v>1612</v>
+        <v>1611</v>
       </c>
       <c r="E445" s="27" t="s">
         <v>500</v>
       </c>
       <c r="F445" s="27" t="s">
         <v>161</v>
       </c>
       <c r="G445" s="27">
         <v>2022</v>
       </c>
       <c r="H445" s="27" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I445" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J445" s="32"/>
     </row>
     <row r="446" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A446" s="16">
         <v>445</v>
       </c>
       <c r="B446" s="27" t="s">
-        <v>1613</v>
+        <v>1612</v>
       </c>
       <c r="C446" s="27">
         <v>1655340994</v>
       </c>
       <c r="D446" s="27" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
       <c r="E446" s="27" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F446" s="27" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
       <c r="G446" s="27">
         <v>2024</v>
       </c>
       <c r="H446" s="27" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I446" s="26" t="s">
         <v>703</v>
       </c>
       <c r="J446" s="33" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="447" spans="1:10" ht="120" x14ac:dyDescent="0.25">
       <c r="A447" s="16">
         <v>446</v>
       </c>
       <c r="B447" s="27" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
       <c r="C447" s="27">
         <v>602703155537</v>
       </c>
       <c r="D447" s="27" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E447" s="27" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618</v>
       </c>
       <c r="F447" s="27" t="s">
         <v>9</v>
       </c>
       <c r="G447" s="27">
         <v>2025</v>
       </c>
       <c r="H447" s="27" t="s">
         <v>499</v>
       </c>
       <c r="I447" s="27" t="s">
         <v>703</v>
       </c>
       <c r="J447" s="34" t="s">
-        <v>1619</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="448" spans="1:10" ht="75" x14ac:dyDescent="0.25">
       <c r="A448" s="16">
         <v>447</v>
       </c>
       <c r="B448" s="27" t="s">
-        <v>1620</v>
+        <v>1619</v>
       </c>
       <c r="C448" s="27">
         <v>6732151552</v>
       </c>
       <c r="D448" s="27" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E448" s="27" t="s">
         <v>1621</v>
       </c>
-      <c r="E448" s="27" t="s">
+      <c r="F448" s="27" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G448" s="27" t="s">
         <v>1622</v>
       </c>
-      <c r="F448" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G448" s="27" t="s">
+      <c r="H448" s="27" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I448" s="27" t="s">
+        <v>703</v>
+      </c>
+      <c r="J448" s="27" t="s">
         <v>1623</v>
-      </c>
-[...7 lines deleted...]
-        <v>1624</v>
       </c>
     </row>
     <row r="449" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="A449" s="16">
         <v>448</v>
       </c>
       <c r="B449" s="27" t="s">
-        <v>1626</v>
+        <v>1625</v>
       </c>
       <c r="C449" s="35">
         <v>603701107297</v>
       </c>
       <c r="D449" s="27" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="E449" s="27" t="s">
-        <v>1627</v>
+        <v>1626</v>
       </c>
       <c r="F449" s="27" t="s">
         <v>9</v>
       </c>
       <c r="G449" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H449" s="27" t="s">
         <v>499</v>
       </c>
       <c r="I449" s="27" t="s">
         <v>703</v>
       </c>
       <c r="J449" s="34" t="s">
-        <v>1628</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="450" spans="1:10" ht="90" x14ac:dyDescent="0.25">
       <c r="A450" s="16">
         <v>449</v>
       </c>
       <c r="B450" s="27" t="s">
-        <v>1629</v>
+        <v>1628</v>
       </c>
       <c r="C450" s="27">
         <v>7718944368</v>
       </c>
       <c r="D450" s="27" t="s">
         <v>193</v>
       </c>
       <c r="E450" s="27" t="s">
+        <v>1629</v>
+      </c>
+      <c r="F450" s="27" t="s">
+        <v>1601</v>
+      </c>
+      <c r="G450" s="27" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H450" s="27" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I450" s="27" t="s">
+        <v>703</v>
+      </c>
+      <c r="J450" s="34" t="s">
         <v>1630</v>
-      </c>
-[...13 lines deleted...]
-        <v>1631</v>
       </c>
     </row>
     <row r="451" spans="1:10" ht="225" x14ac:dyDescent="0.25">
       <c r="A451" s="16">
         <v>450</v>
       </c>
       <c r="B451" s="27" t="s">
-        <v>1632</v>
+        <v>1631</v>
       </c>
       <c r="C451" s="27">
         <v>9703194998</v>
       </c>
       <c r="D451" s="27" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E451" s="27" t="s">
         <v>1633</v>
       </c>
-      <c r="E451" s="27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F451" s="27" t="s">
-        <v>1602</v>
+        <v>1601</v>
       </c>
       <c r="G451" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H451" s="27" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I451" s="27" t="s">
         <v>148</v>
       </c>
       <c r="J451" s="27"/>
     </row>
     <row r="452" spans="1:10" ht="105" x14ac:dyDescent="0.25">
       <c r="A452" s="16">
         <v>451</v>
       </c>
       <c r="B452" s="27" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
       <c r="C452" s="27">
         <v>9725174586</v>
       </c>
       <c r="D452" s="27" t="s">
         <v>599</v>
       </c>
       <c r="E452" s="27" t="s">
-        <v>1636</v>
+        <v>1635</v>
       </c>
       <c r="F452" s="27" t="s">
-        <v>1602</v>
+        <v>1601</v>
       </c>
       <c r="G452" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H452" s="27" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I452" s="27" t="s">
         <v>148</v>
       </c>
       <c r="J452" s="27"/>
     </row>
     <row r="453" spans="1:10" ht="165" x14ac:dyDescent="0.25">
       <c r="A453" s="16">
         <v>452</v>
       </c>
       <c r="B453" s="27" t="s">
-        <v>1637</v>
+        <v>1636</v>
       </c>
       <c r="C453" s="35">
         <v>602715576040</v>
       </c>
       <c r="D453" s="27" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E453" s="27" t="s">
         <v>1638</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
       <c r="F453" s="27" t="s">
         <v>80</v>
       </c>
       <c r="G453" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H453" s="27" t="s">
         <v>499</v>
       </c>
       <c r="I453" s="27" t="s">
         <v>703</v>
       </c>
       <c r="J453" s="34" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="454" spans="1:10" ht="210" x14ac:dyDescent="0.25">
       <c r="A454" s="16">
         <v>453</v>
       </c>
       <c r="B454" s="27" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
       <c r="C454" s="35">
         <v>511007182150</v>
       </c>
       <c r="D454" s="27" t="s">
-        <v>1644</v>
+        <v>1643</v>
       </c>
       <c r="E454" s="27" t="s">
         <v>548</v>
       </c>
       <c r="F454" s="27" t="s">
         <v>80</v>
       </c>
       <c r="G454" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H454" s="27" t="s">
         <v>499</v>
       </c>
       <c r="I454" s="27" t="s">
         <v>703</v>
       </c>
       <c r="J454" s="34" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="455" spans="1:10" ht="180" x14ac:dyDescent="0.25">
       <c r="A455" s="16">
         <v>454</v>
       </c>
       <c r="B455" s="27" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
       <c r="C455" s="35">
         <v>600600413454</v>
       </c>
       <c r="D455" s="27" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E455" s="27" t="s">
         <v>1646</v>
-      </c>
-[...1 lines deleted...]
-        <v>1647</v>
       </c>
       <c r="F455" s="27" t="s">
         <v>80</v>
       </c>
       <c r="G455" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H455" s="27" t="s">
         <v>499</v>
       </c>
       <c r="I455" s="27" t="s">
         <v>148</v>
       </c>
       <c r="J455" s="27"/>
     </row>
     <row r="456" spans="1:10" ht="135" x14ac:dyDescent="0.25">
       <c r="A456" s="16">
         <v>455</v>
       </c>
       <c r="B456" s="27" t="s">
-        <v>1648</v>
+        <v>1647</v>
       </c>
       <c r="C456" s="27">
         <v>7840502496</v>
       </c>
       <c r="D456" s="27" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E456" s="27" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
       <c r="F456" s="27" t="s">
         <v>89</v>
       </c>
       <c r="G456" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H456" s="27" t="s">
         <v>499</v>
       </c>
       <c r="I456" s="27" t="s">
         <v>703</v>
       </c>
       <c r="J456" s="34" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="457" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A457" s="16">
         <v>456</v>
       </c>
       <c r="B457" s="27" t="s">
-        <v>1652</v>
+        <v>1651</v>
       </c>
       <c r="C457" s="35">
         <v>602715620972</v>
       </c>
       <c r="D457" s="27" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="E457" s="27" t="s">
-        <v>1653</v>
+        <v>1652</v>
       </c>
       <c r="F457" s="27" t="s">
         <v>9</v>
       </c>
       <c r="G457" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H457" s="27" t="s">
         <v>499</v>
       </c>
       <c r="I457" s="27" t="s">
         <v>703</v>
       </c>
       <c r="J457" s="34" t="s">
-        <v>1654</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="458" spans="1:10" ht="135" x14ac:dyDescent="0.25">
       <c r="A458" s="16">
         <v>457</v>
       </c>
       <c r="B458" s="27" t="s">
-        <v>1655</v>
+        <v>1654</v>
       </c>
       <c r="C458" s="35">
         <v>602706906100</v>
       </c>
       <c r="D458" s="27" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E458" s="27" t="s">
         <v>1656</v>
-      </c>
-[...1 lines deleted...]
-        <v>1657</v>
       </c>
       <c r="F458" s="27" t="s">
         <v>9</v>
       </c>
       <c r="G458" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H458" s="27" t="s">
         <v>499</v>
       </c>
       <c r="I458" s="27" t="s">
         <v>703</v>
       </c>
       <c r="J458" s="34" t="s">
-        <v>1658</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="459" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A459" s="16">
         <v>458</v>
       </c>
       <c r="B459" s="27" t="s">
-        <v>1660</v>
+        <v>1659</v>
       </c>
       <c r="C459" s="35">
         <v>761206370903</v>
       </c>
       <c r="D459" s="27" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E459" s="27" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F459" s="27" t="s">
         <v>1661</v>
       </c>
-      <c r="E459" s="27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G459" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H459" s="27" t="s">
         <v>499</v>
       </c>
       <c r="I459" s="27" t="s">
         <v>148</v>
       </c>
       <c r="J459" s="27"/>
     </row>
     <row r="460" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A460" s="16">
         <v>459</v>
       </c>
       <c r="B460" s="27" t="s">
-        <v>1577</v>
+        <v>1576</v>
       </c>
       <c r="C460" s="35">
         <v>6671469377</v>
       </c>
       <c r="D460" s="27" t="s">
         <v>24</v>
       </c>
       <c r="E460" s="27" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F460" s="27" t="s">
         <v>1663</v>
       </c>
-      <c r="F460" s="27" t="s">
+      <c r="G460" s="27" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H460" s="27" t="s">
+        <v>499</v>
+      </c>
+      <c r="I460" s="27" t="s">
+        <v>703</v>
+      </c>
+      <c r="J460" s="34" t="s">
         <v>1664</v>
-      </c>
-[...10 lines deleted...]
-        <v>1665</v>
       </c>
     </row>
     <row r="461" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A461" s="16">
         <v>460</v>
       </c>
       <c r="B461" s="27" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
       <c r="C461" s="35">
         <v>602715581000</v>
       </c>
       <c r="D461" s="27" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E461" s="27" t="s">
         <v>1667</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
       <c r="F461" s="27" t="s">
         <v>9</v>
       </c>
       <c r="G461" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H461" s="27" t="s">
         <v>499</v>
       </c>
       <c r="I461" s="27" t="s">
         <v>148</v>
       </c>
       <c r="J461" s="27"/>
     </row>
     <row r="462" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A462" s="16">
         <v>461</v>
       </c>
       <c r="B462" s="27" t="s">
-        <v>1669</v>
+        <v>1668</v>
       </c>
       <c r="C462" s="35">
         <v>723000973906</v>
       </c>
       <c r="D462" s="27" t="s">
         <v>37</v>
       </c>
       <c r="E462" s="27" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F462" s="27" t="s">
         <v>1670</v>
       </c>
-      <c r="F462" s="27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G462" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H462" s="27" t="s">
         <v>499</v>
       </c>
       <c r="I462" s="27" t="s">
         <v>148</v>
       </c>
       <c r="J462" s="27"/>
     </row>
     <row r="463" spans="1:10" ht="105" x14ac:dyDescent="0.25">
       <c r="A463" s="16">
         <v>462</v>
       </c>
       <c r="B463" s="27" t="s">
-        <v>1672</v>
+        <v>1671</v>
       </c>
       <c r="C463" s="35">
         <v>3906968621</v>
       </c>
       <c r="D463" s="27" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E463" s="27" t="s">
         <v>1673</v>
       </c>
-      <c r="E463" s="27" t="s">
+      <c r="F463" s="27" t="s">
         <v>1674</v>
       </c>
-      <c r="F463" s="27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G463" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H463" s="27" t="s">
         <v>580</v>
       </c>
       <c r="I463" s="27" t="s">
         <v>703</v>
       </c>
       <c r="J463" s="34" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="464" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A464" s="16">
         <v>463</v>
       </c>
       <c r="B464" s="27" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
       <c r="C464" s="35">
         <v>602717650972</v>
       </c>
       <c r="D464" s="27" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E464" s="27" t="s">
         <v>1678</v>
-      </c>
-[...1 lines deleted...]
-        <v>1679</v>
       </c>
       <c r="F464" s="27" t="s">
         <v>80</v>
       </c>
       <c r="G464" s="27" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H464" s="27" t="s">
         <v>499</v>
       </c>
       <c r="I464" s="27" t="s">
         <v>148</v>
       </c>
       <c r="J464" s="27"/>
     </row>
     <row r="465" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A465" s="16">
         <v>464</v>
       </c>
       <c r="B465" s="11" t="s">
-        <v>1680</v>
+        <v>1679</v>
       </c>
       <c r="C465" s="12">
         <v>601302768975</v>
       </c>
       <c r="D465" s="11" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
       <c r="E465" s="11" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
       <c r="F465" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G465" s="11" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H465" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I465" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J465" s="11" t="s">
-        <v>1682</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="466" spans="1:10" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A466" s="16">
         <v>465</v>
       </c>
       <c r="B466" s="11" t="s">
-        <v>1683</v>
+        <v>1682</v>
       </c>
       <c r="C466" s="12">
         <v>7809018702</v>
       </c>
       <c r="D466" s="11" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E466" s="11" t="s">
         <v>1684</v>
-      </c>
-[...1 lines deleted...]
-        <v>1685</v>
       </c>
       <c r="F466" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G466" s="11" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="H466" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I466" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J466" s="11" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="467" spans="1:10" ht="126" x14ac:dyDescent="0.25">
       <c r="A467" s="11">
         <v>466</v>
       </c>
       <c r="B467" s="11" t="s">
-        <v>1687</v>
+        <v>1686</v>
       </c>
       <c r="C467" s="11">
         <v>7727446908</v>
       </c>
       <c r="D467" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E467" s="11" t="s">
+        <v>1687</v>
+      </c>
+      <c r="F467" s="11" t="s">
+        <v>1601</v>
+      </c>
+      <c r="G467" s="11" t="s">
         <v>1688</v>
-      </c>
-[...4 lines deleted...]
-        <v>1689</v>
       </c>
       <c r="H467" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I467" s="11" t="s">
         <v>148</v>
       </c>
       <c r="J467" s="11"/>
     </row>
     <row r="468" spans="1:10" ht="315" x14ac:dyDescent="0.25">
       <c r="A468" s="36">
         <v>467</v>
       </c>
       <c r="B468" s="37" t="s">
-        <v>1690</v>
+        <v>1689</v>
       </c>
       <c r="C468" s="38">
         <v>6025001751</v>
       </c>
       <c r="D468" s="37" t="s">
         <v>45</v>
       </c>
       <c r="E468" s="11" t="s">
+        <v>1690</v>
+      </c>
+      <c r="F468" s="37" t="s">
         <v>1691</v>
       </c>
-      <c r="F468" s="37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G468" s="39" t="s">
-        <v>1689</v>
+        <v>1688</v>
       </c>
       <c r="H468" s="37" t="s">
         <v>549</v>
       </c>
       <c r="I468" s="37" t="s">
         <v>703</v>
       </c>
       <c r="J468" s="40" t="s">
-        <v>1693</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="469" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A469" s="11">
         <v>468</v>
       </c>
       <c r="B469" s="11" t="s">
-        <v>1694</v>
+        <v>1693</v>
       </c>
       <c r="C469" s="11">
         <v>470503798720</v>
       </c>
       <c r="D469" s="11" t="s">
-        <v>1695</v>
+        <v>1694</v>
       </c>
       <c r="E469" s="11" t="s">
-        <v>1695</v>
+        <v>1694</v>
       </c>
       <c r="F469" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G469" s="39" t="s">
-        <v>1689</v>
+        <v>1688</v>
       </c>
       <c r="H469" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I469" s="11" t="s">
         <v>148</v>
       </c>
       <c r="J469" s="11"/>
     </row>
     <row r="470" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A470" s="11">
         <v>469</v>
       </c>
       <c r="B470" s="11" t="s">
-        <v>1696</v>
+        <v>1695</v>
       </c>
       <c r="C470" s="11">
         <v>4826062985</v>
       </c>
       <c r="D470" s="11" t="s">
         <v>402</v>
       </c>
       <c r="E470" s="11" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F470" s="11" t="s">
         <v>1697</v>
       </c>
-      <c r="F470" s="11" t="s">
+      <c r="G470" s="39" t="s">
+        <v>1688</v>
+      </c>
+      <c r="H470" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="I470" s="37" t="s">
+        <v>703</v>
+      </c>
+      <c r="J470" s="11" t="s">
         <v>1698</v>
-      </c>
-[...10 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="471" spans="1:10" ht="157.5" x14ac:dyDescent="0.25">
       <c r="A471" s="11">
         <v>470</v>
       </c>
       <c r="B471" s="11" t="s">
-        <v>1700</v>
+        <v>1699</v>
       </c>
       <c r="C471" s="11">
         <v>2807006205</v>
       </c>
       <c r="D471" s="11" t="s">
         <v>599</v>
       </c>
       <c r="E471" s="11" t="s">
+        <v>1700</v>
+      </c>
+      <c r="F471" s="11" t="s">
         <v>1701</v>
       </c>
-      <c r="F471" s="11" t="s">
+      <c r="G471" s="39" t="s">
+        <v>1688</v>
+      </c>
+      <c r="H471" s="11" t="s">
         <v>1702</v>
       </c>
-      <c r="G471" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H471" s="11" t="s">
+      <c r="I471" s="37" t="s">
+        <v>703</v>
+      </c>
+      <c r="J471" s="14" t="s">
         <v>1703</v>
-      </c>
-[...4 lines deleted...]
-        <v>1704</v>
       </c>
     </row>
     <row r="472" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A472" s="11">
         <v>471</v>
       </c>
       <c r="B472" s="11" t="s">
-        <v>1705</v>
+        <v>1704</v>
       </c>
       <c r="C472" s="11">
         <v>7801745449</v>
       </c>
       <c r="D472" s="11" t="s">
         <v>301</v>
       </c>
       <c r="E472" s="11" t="s">
-        <v>1657</v>
+        <v>1656</v>
       </c>
       <c r="F472" s="11" t="s">
-        <v>1710</v>
+        <v>1709</v>
       </c>
       <c r="G472" s="11">
         <v>2026</v>
       </c>
       <c r="H472" s="37" t="s">
-        <v>1703</v>
+        <v>1702</v>
       </c>
       <c r="I472" s="37" t="s">
         <v>703</v>
       </c>
       <c r="J472" s="32" t="s">
-        <v>1706</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="473" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A473" s="11">
         <v>472</v>
       </c>
       <c r="B473" s="11" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
       <c r="C473" s="11">
         <v>7726450789</v>
       </c>
       <c r="D473" s="11" t="s">
         <v>244</v>
       </c>
       <c r="E473" s="11" t="s">
-        <v>1708</v>
+        <v>1707</v>
       </c>
       <c r="F473" s="11" t="s">
-        <v>1711</v>
+        <v>1710</v>
       </c>
       <c r="G473" s="11">
         <v>2026</v>
       </c>
       <c r="H473" s="37" t="s">
-        <v>1703</v>
+        <v>1702</v>
       </c>
       <c r="I473" s="37" t="s">
         <v>703</v>
       </c>
       <c r="J473" s="32" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="474" spans="1:10" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A474" s="11">
         <v>473</v>
       </c>
       <c r="B474" s="11" t="s">
-        <v>1712</v>
+        <v>1711</v>
       </c>
       <c r="C474" s="12">
         <v>772076599430</v>
       </c>
       <c r="D474" s="11" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E474" s="11" t="s">
         <v>1713</v>
       </c>
-      <c r="E474" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F474" s="11" t="s">
-        <v>1602</v>
+        <v>1601</v>
       </c>
       <c r="G474" s="11">
         <v>2026</v>
       </c>
       <c r="H474" s="11" t="s">
         <v>603</v>
       </c>
       <c r="I474" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J474" s="41" t="s">
-        <v>1715</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="475" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="A475" s="11">
         <v>474</v>
       </c>
       <c r="B475" s="11" t="s">
-        <v>1626</v>
+        <v>1625</v>
       </c>
       <c r="C475" s="12">
         <v>603701107297</v>
       </c>
       <c r="D475" s="11" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E475" s="11" t="s">
         <v>1716</v>
-      </c>
-[...1 lines deleted...]
-        <v>1717</v>
       </c>
       <c r="F475" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G475" s="11">
         <v>2026</v>
       </c>
       <c r="H475" s="11" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="I475" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J475" s="41" t="s">
-        <v>1718</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="476" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A476" s="11">
         <v>475</v>
       </c>
       <c r="B476" s="11" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
       <c r="C476" s="11">
         <v>1800030905</v>
       </c>
       <c r="D476" s="8" t="s">
         <v>260</v>
       </c>
       <c r="E476" s="11" t="s">
-        <v>1722</v>
+        <v>1721</v>
       </c>
       <c r="F476" s="11" t="s">
-        <v>1721</v>
+        <v>1720</v>
       </c>
       <c r="G476" s="11">
         <v>2026</v>
       </c>
       <c r="H476" s="11" t="s">
         <v>603</v>
       </c>
       <c r="I476" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J476" s="14" t="s">
-        <v>1720</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="477" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A477" s="11">
         <v>476</v>
       </c>
       <c r="B477" s="11" t="s">
-        <v>1723</v>
+        <v>1722</v>
       </c>
       <c r="C477" s="11">
         <v>6670474046</v>
       </c>
       <c r="D477" s="11" t="s">
         <v>301</v>
       </c>
       <c r="E477" s="11" t="s">
-        <v>1724</v>
+        <v>1723</v>
       </c>
       <c r="F477" s="11" t="s">
-        <v>1726</v>
+        <v>1725</v>
       </c>
       <c r="G477" s="11">
         <v>2026</v>
       </c>
       <c r="H477" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I477" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J477" s="14" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="478" spans="1:10" ht="63" x14ac:dyDescent="0.25">
       <c r="A478" s="11">
         <v>477</v>
       </c>
       <c r="B478" s="11" t="s">
-        <v>1727</v>
+        <v>1726</v>
       </c>
       <c r="C478" s="12">
         <v>461107749273</v>
       </c>
       <c r="D478" s="11" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E478" s="11" t="s">
         <v>1728</v>
       </c>
-      <c r="E478" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F478" s="11" t="s">
-        <v>1731</v>
+        <v>1730</v>
       </c>
       <c r="G478" s="11">
         <v>2026</v>
       </c>
       <c r="H478" s="11" t="s">
         <v>603</v>
       </c>
       <c r="I478" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J478" s="41" t="s">
-        <v>1730</v>
-[...2 lines deleted...]
-    <row r="479" spans="1:10" x14ac:dyDescent="0.25">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A479" s="11">
         <v>478</v>
       </c>
+      <c r="B479" s="11" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C479" s="12">
+        <v>6027072081</v>
+      </c>
+      <c r="D479" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="E479" s="11" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F479" s="11" t="s">
+        <v>1740</v>
+      </c>
+      <c r="G479" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H479" s="11" t="s">
+        <v>603</v>
+      </c>
+      <c r="I479" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="J479" s="11" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A480" s="11">
+        <v>479</v>
+      </c>
+      <c r="B480" s="11" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C480" s="12">
+        <v>602507722483</v>
+      </c>
+      <c r="D480" s="11"/>
+      <c r="E480" s="11" t="s">
+        <v>1735</v>
+      </c>
+      <c r="F480" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="G480" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H480" s="11" t="s">
+        <v>1736</v>
+      </c>
+      <c r="I480" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="J480" s="11"/>
+    </row>
+    <row r="481" spans="1:15" ht="141.75" x14ac:dyDescent="0.25">
+      <c r="A481" s="11">
+        <v>480</v>
+      </c>
+      <c r="B481" s="11" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C481" s="12">
+        <v>290122708114</v>
+      </c>
+      <c r="D481" s="11" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E481" s="11" t="s">
+        <v>1739</v>
+      </c>
+      <c r="F481" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="G481" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H481" s="11" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I481" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="J481" s="11"/>
+    </row>
+    <row r="482" spans="1:15" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A482" s="11">
+        <v>481</v>
+      </c>
+      <c r="B482" s="11" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C482" s="12">
+        <v>7724301679</v>
+      </c>
+      <c r="D482" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="E482" s="11" t="s">
+        <v>1742</v>
+      </c>
+      <c r="F482" s="11" t="s">
+        <v>1750</v>
+      </c>
+      <c r="G482" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H482" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="I482" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="J482" s="11" t="s">
+        <v>1748</v>
+      </c>
+      <c r="O482" s="11"/>
+    </row>
+    <row r="483" spans="1:15" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A483" s="11">
+        <v>482</v>
+      </c>
+      <c r="B483" s="11" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C483" s="12">
+        <v>673005658382</v>
+      </c>
+      <c r="D483" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E483" s="11" t="s">
+        <v>1744</v>
+      </c>
+      <c r="F483" s="11" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G483" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H483" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="I483" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="J483" s="11"/>
+      <c r="O483" s="11"/>
+    </row>
+    <row r="484" spans="1:15" ht="141.75" x14ac:dyDescent="0.25">
+      <c r="A484" s="11">
+        <v>483</v>
+      </c>
+      <c r="B484" s="11" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C484" s="12">
+        <v>602717204590</v>
+      </c>
+      <c r="D484" s="11" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E484" s="11" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F484" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="G484" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H484" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="I484" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="J484" s="11" t="s">
+        <v>1749</v>
+      </c>
+      <c r="O484" s="11"/>
+    </row>
+    <row r="485" spans="1:15" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A485" s="11">
+        <v>484</v>
+      </c>
+      <c r="B485" s="11" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C485" s="12">
+        <v>602717973638</v>
+      </c>
+      <c r="D485" s="11" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E485" s="11" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F485" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G485" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H485" s="11" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I485" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="J485" s="11" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="486" spans="1:15" ht="63" x14ac:dyDescent="0.25">
+      <c r="A486" s="42">
+        <v>485</v>
+      </c>
+      <c r="B486" s="42" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C486" s="43">
+        <v>7730344504</v>
+      </c>
+      <c r="D486" s="43" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E486" s="42" t="s">
+        <v>1756</v>
+      </c>
+      <c r="F486" s="44" t="s">
+        <v>1601</v>
+      </c>
+      <c r="G486" s="42">
+        <v>2026</v>
+      </c>
+      <c r="H486" s="42" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I486" s="42" t="s">
+        <v>703</v>
+      </c>
+      <c r="J486" s="42" t="s">
+        <v>1757</v>
+      </c>
+      <c r="L486" s="42"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:J433" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <hyperlinks>
     <hyperlink ref="J168" r:id="rId1" xr:uid="{8D90C972-FC70-4923-A0EA-25A620D2687B}"/>
     <hyperlink ref="J169" r:id="rId2" xr:uid="{72523372-1437-4191-A106-FBD6B4731872}"/>
     <hyperlink ref="J170" r:id="rId3" display="https://vk.com/naloghelp60" xr:uid="{D09D6A2E-7868-420B-B2DE-CDD96ED63BBC}"/>
     <hyperlink ref="J171" r:id="rId4" display="https://happyprint.pro/" xr:uid="{004DC5FB-5B9E-4A92-9D9A-10FD5C2D3C4C}"/>
     <hyperlink ref="J174" r:id="rId5" xr:uid="{CAC69EF6-9810-46FC-96A8-09F2D3AE5BE9}"/>
     <hyperlink ref="J175" r:id="rId6" display="https://vk.com/majorrestobar" xr:uid="{830C6150-9A9A-43A1-951D-8E2E1DAA9165}"/>
     <hyperlink ref="J176" r:id="rId7" xr:uid="{E0735D4A-2C9A-4CF0-9B92-340E55906AF7}"/>
     <hyperlink ref="J177" r:id="rId8" xr:uid="{243D37B6-AD16-4D3E-9ACE-157E2202EFDD}"/>
     <hyperlink ref="J180" r:id="rId9" xr:uid="{574F4F16-A4CF-4D75-AA0B-702A9F4B02C2}"/>
     <hyperlink ref="J181" r:id="rId10" xr:uid="{88A30021-19FD-4D3B-B314-3FEBBB3EDCBD}"/>
     <hyperlink ref="J183" r:id="rId11" display="https://vk.com/majorrestobar" xr:uid="{00DB8A34-629F-4CC7-BA89-971647C5AD61}"/>
     <hyperlink ref="J188" r:id="rId12" xr:uid="{E78612A1-5AAA-4782-A1B3-D1093B058FE4}"/>
     <hyperlink ref="J189" r:id="rId13" xr:uid="{6163CD4C-D7A3-4811-88FE-76D47C5BC75D}"/>
     <hyperlink ref="J190" r:id="rId14" xr:uid="{09741EA4-5F0A-4626-B547-BEFF9C9495C7}"/>
     <hyperlink ref="J191" r:id="rId15" xr:uid="{9C7B69B0-94B0-49A2-817A-79A2155E7094}"/>
     <hyperlink ref="J192" r:id="rId16" xr:uid="{66C1BF60-D841-4958-8189-DFEA8DE028CC}"/>
     <hyperlink ref="J193" r:id="rId17" xr:uid="{FD0511FB-95E9-43AA-85EF-6D0B5A00160E}"/>
     <hyperlink ref="J194" r:id="rId18" xr:uid="{BFF5C885-D93F-4231-9021-198A0C100317}"/>
     <hyperlink ref="J195" r:id="rId19" xr:uid="{6F2D1ECB-0CF8-4C1B-8261-1C9EAE1E2692}"/>
     <hyperlink ref="J196" r:id="rId20" xr:uid="{44EBC061-DF17-42BE-A2DD-EA739CA8FEA2}"/>
     <hyperlink ref="J197" r:id="rId21" xr:uid="{6F163496-F0F3-4437-B799-F162899062B8}"/>
@@ -22370,54 +22714,56 @@
     <hyperlink ref="J346" r:id="rId211" xr:uid="{EFAF7313-8368-43AB-870F-B834A8829129}"/>
     <hyperlink ref="J345" r:id="rId212" xr:uid="{717356CE-2CC3-4E34-BD09-4F4129F00B82}"/>
     <hyperlink ref="J344" r:id="rId213" xr:uid="{77211C27-3FF2-4870-8B60-221B053A2584}"/>
     <hyperlink ref="J348" r:id="rId214" xr:uid="{E0EA8F4B-FE51-4830-9CA6-B931A852D6F6}"/>
     <hyperlink ref="J366" r:id="rId215" xr:uid="{BBA3BB34-94D6-45EA-9E4E-F89CD8903E58}"/>
     <hyperlink ref="J367" r:id="rId216" xr:uid="{6F34C45D-141A-41E7-BC4D-F6493A73F518}"/>
     <hyperlink ref="J373" r:id="rId217" xr:uid="{4D9ADEAE-333F-44F7-AC4B-45446407D229}"/>
     <hyperlink ref="J447" r:id="rId218" xr:uid="{3C911769-AE32-4019-912E-1C24C821C220}"/>
     <hyperlink ref="J448" r:id="rId219" xr:uid="{606B05CF-2B18-4B71-BD17-C7682A0844EF}"/>
     <hyperlink ref="J449" r:id="rId220" xr:uid="{28760E89-A87A-466F-BB46-0D323E9ED3EA}"/>
     <hyperlink ref="J450" r:id="rId221" xr:uid="{038B88D2-3F2C-4141-94F4-67C53937DD3C}"/>
     <hyperlink ref="J453" r:id="rId222" xr:uid="{2BAA0F63-803A-47F5-8FBD-CFEAA353C317}"/>
     <hyperlink ref="J454" r:id="rId223" xr:uid="{20604ECD-E93A-43B6-B126-AB6B8AD25437}"/>
     <hyperlink ref="J456" r:id="rId224" xr:uid="{A471AE78-0D9C-442E-805B-CC2898461952}"/>
     <hyperlink ref="J457" r:id="rId225" xr:uid="{DBE4B6AF-ED03-4296-879B-22C074C663E0}"/>
     <hyperlink ref="J458" r:id="rId226" xr:uid="{7B65DB94-6C77-46F5-9C71-EBDA90A00458}"/>
     <hyperlink ref="J460" r:id="rId227" xr:uid="{FFD07800-1C0D-4168-8844-BD539F4CE378}"/>
     <hyperlink ref="J463" r:id="rId228" xr:uid="{5B942EF5-368F-492A-852A-66D263C31556}"/>
     <hyperlink ref="J468" r:id="rId229" xr:uid="{19D42A2B-7F76-4C1E-9896-16742D264281}"/>
     <hyperlink ref="J470" r:id="rId230" xr:uid="{ECAD4852-12AC-4C4C-BD03-1D38C377F250}"/>
     <hyperlink ref="J471" r:id="rId231" xr:uid="{F401D9E1-CC55-4C5D-AD4D-1E4F61F4A9B9}"/>
     <hyperlink ref="J472" r:id="rId232" xr:uid="{4EE57E49-938F-4EA5-8CB7-4929FB231D83}"/>
     <hyperlink ref="J473" r:id="rId233" xr:uid="{A230B4A7-E936-40A7-8626-4CFD04B5C71A}"/>
     <hyperlink ref="J476" r:id="rId234" xr:uid="{EA656B43-2B2C-4F45-9B7E-9D529FCB5863}"/>
     <hyperlink ref="J477" r:id="rId235" xr:uid="{461E0AE0-E619-47BF-8079-9A3223451D58}"/>
+    <hyperlink ref="J479" r:id="rId236" xr:uid="{477889FE-5F60-44DC-96B7-524F20571217}"/>
+    <hyperlink ref="J482" r:id="rId237" xr:uid="{469EC53C-9F28-40E4-AAD1-E0832EEB7514}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="landscape" r:id="rId236"/>
-  <drawing r:id="rId237"/>
+  <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="landscape" r:id="rId238"/>
+  <drawing r:id="rId239"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>