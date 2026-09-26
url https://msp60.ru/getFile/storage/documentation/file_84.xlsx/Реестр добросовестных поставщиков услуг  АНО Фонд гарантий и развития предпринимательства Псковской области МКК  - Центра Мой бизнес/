--- v2 (2026-08-08)
+++ v3 (2026-09-26)
@@ -6,71 +6,71 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\1\Desktop\Реестр поставщиков\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A0D5991-8653-4ABF-8221-5B4748D5826C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E628F04A-041E-4AEE-AE1A-7A6B0032A1B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$1:$J$433</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3596" uniqueCount="1759">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3610" uniqueCount="1768">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>ОКВЭД (у самозанятых - вид деятельности)</t>
   </si>
   <si>
     <t>Наименование Поставщика</t>
   </si>
   <si>
     <t>Отдел</t>
   </si>
   <si>
     <t>Вид оказываемых услуг</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Маркетинговые услуги</t>
   </si>
   <si>
@@ -5990,50 +5990,78 @@
     <t>Москва, 8 800 250 09 97, info@azbuka-goszakaza.ru, info@ako-mediation.ru</t>
   </si>
   <si>
     <t>Афанасьева Мария Сергеевна</t>
   </si>
   <si>
     <t>SMM, настройка таргетированной рекламы, съемка фото и видео контента</t>
   </si>
   <si>
     <t xml:space="preserve"> afms@list.ru, https://vk.com/ma_ananas</t>
   </si>
   <si>
     <t>ООО Аскторни</t>
   </si>
   <si>
     <t>72.19 Научные исследования и разработки в области естественных и технических наук прочие</t>
   </si>
   <si>
     <t>Подготовка, подача и подключение полного электронного делопроизводства по заявке на товарный знак</t>
   </si>
   <si>
     <t>https://onlinepatent.ru/</t>
   </si>
   <si>
     <t>Услуги по специальной оценке условий труда,  Проведение производственного контроля на рабочих местах; Проведение оценки профессиональных рисков</t>
+  </si>
+  <si>
+    <t>ИП Прохоренко Татьяна Ивановна</t>
+  </si>
+  <si>
+    <t>Наружная реклама, печатная продукция,  оформление офисов и точек продаж,  полиграфия, сувенирная продукция,  дизайн, брендинг</t>
+  </si>
+  <si>
+    <t>https://vk.ru/vizitki.pskov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "ЦЕНТР ПОВЫШЕНИЯ КВАЛИФИКАЦИИ СПЕЦИАЛИСТОВ"
+</t>
+  </si>
+  <si>
+    <t>74.90 Деятельность профессиональная, научная и техническая прочая, не включенная в другие группировки</t>
+  </si>
+  <si>
+    <t>оказание платных образовательных услуг</t>
+  </si>
+  <si>
+    <t>https://centr-pks.ru/</t>
+  </si>
+  <si>
+    <t>г. Псков, Ольгинская набережная, д. 5а, 8-965-812-22-90, td.lotos@mail.ru</t>
+  </si>
+  <si>
+    <t>180019, ПСКОВСКАЯ ОБЛАСТЬ, Г.О. ГОРОД ПСКОВ, Г. ПСКОВ, УЛ. ТРУДА, Д. 58, ПОМЕЩ. 2007, 8-921-219-63-90, roman.repkov@centr-psk.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="000000"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -6182,51 +6210,51 @@
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -6298,59 +6326,50 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFA9F927"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7115,63 +7134,63 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agitpacket.ru/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planer.ru/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rimmini.ru/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1095;&#1091;&#1075;&#1072;&#1077;&#1074;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infocompskov.ru/information/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=127299,%20%D0%93.%D0%BC%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20,%20%D1%83%D0%BB.%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D0%B8%D1%87%D0%B5%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.behance.net/elkalinina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nvsert.ru/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gortestsibir.ru/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experthoreca.ru/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.algoritmika.org/ru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecolab-expert.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/majorrestobar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infocompskov.ru/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oleggolikov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmat.pskov.ru/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@lumastory1829/videos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/kristinamanshinasmm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teamdealer.ru/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-directive.ru/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-o-u-t.ru/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta-t.pro/ru/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosteststandart.ru/pskov.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ako-goszakaz.ru/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/lashhous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/vzletsmm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pskovpilot.ru/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://freelance.ru/bartenev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=123100,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D0%BD%D0%B0%D0%B1.%20%D0%9A%D1%80%D0%B0%D1%81%D0%BD%D0%BE%D0%BF%D1%80%D0%B5%D1%81%D0%BD%D0%B5%D0%BD%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutpro.ru/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnedin.ru/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/nikonanna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it-pskov.ru/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bizsert.ru/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-sert.ru/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csmpskov.ru/contacts/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/longtail_psk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oztest.ru/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyberrlaw.ru/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalonkom.ru/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smmwithnastekeya?from=groups" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.tpprf.ru/ru/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/zen_studiovl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1094;&#1077;&#1085;&#1090;&#1088;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;-&#1073;&#1091;&#1093;&#1075;&#1072;&#1083;&#1090;&#1077;&#1088;&#1080;&#1103;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-market.tech/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sertpt.ru/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/pskovreklama2017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academy-hospitality.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=71.12.62" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/businessphotok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savecons.ru/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ap_visualworkshop_psk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pravo-pro.ru/catalog/284016/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gtrkpskov.ru/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://school.kontur.ru/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=191014,%20%D0%93.%D1%81%D0%B0%D0%BD%D0%BA%D1%82-%D0%BF%D0%B5%D1%82%D0%B5%D1%80%D0%B1%D1%83%D1%80%D0%B3%20,%20%D0%BF%D1%80-%D0%BA%D1%82%20%D0%9B%D0%B8%D1%82%D0%B5%D0%B9%D0%BD%D1%8B%D0%B9,%20%D0%B4.45/8,%20%D0%BB%D0%B8%D1%82.%20%D0%B0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=109029,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D0%BF%D1%80-%D0%B4%20%D0%9C%D0%B8%D1%85%D0%B0%D0%B9%D0%BB%D0%BE%D0%B2%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B4.%201,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/aljona_photo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/dashakucan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmarka.ru/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vizitki--pskov.vsite.top/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/sprofy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gimpskov.ru/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/majorrestobar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promsert.ru/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosimperiya.ru/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://azbukabranda.ru/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prof-it.ru/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insales.ru/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.profitsert.ru/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lumaxmedia.ru/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proftehkonsalting.ru/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ikcdedovichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvozr.ru/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tumtipb.ru/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/fyodor.egorov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/darijanar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oollydes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sheremetyev-marketing.tilda.ws/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/createyourcode" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://streetofwebsites.ru/sitemap/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://print.endesign.ru/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megagroup.ru/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://market.neftegaz.ru/catalog/company/368098-szhs-vostok-limited/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dnext.ru/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tehpromsert.ru/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-brand.ru/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://garantiso.ru/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotel-konsalt.ru/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pro-rek.ru/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prymery.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskovpilot.ru/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tehpromsert.ru/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/foto_pskov_ushkalova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ter.pskov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interhotel-management.ru/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutoken.ru/projects/major/kontur-extern.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naloghelp60.ru/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluki.ru/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=71.20.9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=454091,%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%D0%BE.%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B2%D0%BD.%D1%80-%D0%BD%20%D0%A1%D0%BE%D0%B2%D0%B5%D1%82%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B3%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA,%20%D1%83%D0%BB%20%D0%A6%D0%B2%D0%B8%D0%BB%D0%BB%D0%B8%D0%BD%D0%B3%D0%B0,%20%D0%B4.%2057%D0%90" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=640002,%20%D0%9A%D1%83%D1%80%D0%B3%D0%B0%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%9E%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C%20,%20%D0%B3.%20%D0%9A%D1%83%D1%80%D0%B3%D0%B0%D0%BD,%20%D1%83%D0%BB.%20%D0%9F%D1%83%D1%88%D0%BA%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legal-box.ru/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altekpro.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/mi_bre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itpsk.ru/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta-t.pro/ru/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reklamy.ru/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffeestudio.ru/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasplan.ru/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/club228807051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dentalcourse.ru/contact" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upokrovki.ru/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-s.info/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-brand.ru/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovsout.ru/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rkspskov.ru/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reklamapskov60.ru/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expoelectroseti.ru/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/starboom.pskov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostfit.ru/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/lionsmm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tishkin-design.ru/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nevacert.ru/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trademark-support.ru/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovfm.ru/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tovarnyj-znak.ru/?cm_id=104652723_5376582157_15644755251_49339522466_49339522466_none_search_type1_no_desktop_premium_25&amp;utm_source=yandex&amp;utm_medium=cpc&amp;utm_campaign=srch-geo-regionsWe-new-s1-t1-w24&amp;utm_content=5376582157%7C15644755251&amp;utm_term=&#1087;&#1072;&#1090;&#1077;&#1085;&#1090;&#1085;&#1086;&#1077;%20&#1073;&#1102;&#1088;&#1086;%20&#1087;&#1072;&#1090;&#1077;&#1085;&#1090;&amp;geo=&#1055;&#1089;&#1082;&#1086;&#1074;&amp;yclid=17833696682117431295" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ar_pro.reklama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svchschool.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mciss.ru/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://print.endesign.ru/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://almsystems.ru/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expertcertservice.ru/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgsa.ru/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sellercenter.ru/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunoyam.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovcontinent.ru/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rafi.moscow/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akulapro.ru/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fotogorodok.su/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anopleskov.ru/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.premier-centr.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijiza.ru/seminars/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkoff.ru/business/contractor/okved/70-22/1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=117534,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D0%B8%D0%BA%D0%B0%20%D0%AF%D0%BD%D0%B3%D0%B5%D0%BB%D1%8F,%20%D0%B4.%203,%20%D0%BA.%202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buhprofit60.ru/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffeestudio.ru/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklama3r.ru/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pskcert.ru/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas-tech.ru/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kontur.ru/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enter.promo/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=107140,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%92%D0%B5%D1%80%D1%85%D0%BD%D1%8F%D1%8F%20%D0%9A%D1%80%D0%B0%D1%81%D0%BD%D0%BE%D1%81%D0%B5%D0%BB%D1%8C%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%203,%20%D1%81%D1%82%D1%80.%205" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1072;&#1082;&#1072;&#1076;&#1077;&#1084;&#1080;&#1103;-&#1075;&#1086;&#1089;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnedin.ru/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certex.spb.ru/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://complexcad.ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/naloghelp60" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.expert-iso.ru/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://br48.ru/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insbit.ru/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lead-teams.ru/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academynb.ru/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.petmas.ru/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ppkpskov.ru/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=455023,%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%9E%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%9C%D0%B0%D0%B3%D0%BD%D0%B8%D1%82%D0%BE%D0%B3%D0%BE%D1%80%D1%81%D0%BA,%20%D1%83%D0%BB.%20%D0%93%D0%B0%D0%B3%D0%B0%D1%80%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/katia_pskov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fotoservis-vluki.ru/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presentica.net/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/60pskov60" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tensor.ru/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/exhibition1spb," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/bryancev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smm_gavrilova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/eleonoramiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/akula_profi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ingaprint.ru/kontakty/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zhelezno.com/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/itagency" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bazissoft.ru/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pioneercert.ru/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oksanaloveanimals" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/phkonlemilpskov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/rost_na_zarye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskov-gkh.ru/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ninavisuality" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livemaster.ru/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkoff.ru/business/contractor/okved/70-22/1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prostoriya.ru/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yellow-media.ru/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studiovitrum.ru/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskovtourism.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ap-d.ru/apd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net-marketplace.ru/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipk-integral.ru/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expand-solutions.ru/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delightful-tomato-604.notion.site/5dacb9a6fde148d5af33c6535cbeaecc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=129085,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%9C%D0%B0%D1%80%D1%8C%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%209,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=197110,%20%D0%93.%D0%A1%D0%B0%D0%BD%D0%BA%D1%82-%D0%9F%D0%B5%D1%82%D0%B5%D1%80%D0%B1%D1%83%D1%80%D0%B3,%20%D0%B2%D0%BD.%D1%82%D0%B5%D1%80.%D0%B3.%20%D0%9C%D1%83%D0%BD%D0%B8%D1%86%D0%B8%D0%BF%D0%B0%D0%BB%D1%8C%D0%BD%D1%8B%D0%B9%20%D0%9E%D0%BA%D1%80%D1%83%D0%B3%20%D0%A7%D0%BA%D0%B0%D0%BB%D0%BE%D0%B2%D1%81%D0%BA%D0%BE%D0%B5,%20%D1%83%D0%BB%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%97%D0%B5%D0%BB%D0%B5%D0%BD%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2024,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/a3rkt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rospatent.online/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskgu.ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://happyprint.pro/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/panova.julie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://domline.ru/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sertis.ru/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crdgroup.ru/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.crdsk.ru/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teplonadzor.ru/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://darkstudio.pro/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ctformat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://topspikerov.ru/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/direct_design" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekspressprint.ru/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taxcom.ru/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bochenkov.com/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/portfolio60" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julo.agency/uslugi/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://basalto.ru/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1101;&#1082;&#1089;&#1087;&#1077;&#1088;&#1090;-&#1084;&#1072;&#1088;&#1082;&#1077;&#1090;&#1080;&#1085;&#1075;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corestone.ru/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukkpskov.ru/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/brightpsk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/leksanpskov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijiza.ru/seminars/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=85.22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=127576,%20%D0%93.%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0,%20%D0%B2%D0%BD.%D1%82%D0%B5%D1%80.%D0%B3.%20%D0%9C%D1%83%D0%BD%D0%B8%D1%86%D0%B8%D0%BF%D0%B0%D0%BB%D1%8C%D0%BD%D1%8B%D0%B9%20%D0%9E%D0%BA%D1%80%D1%83%D0%B3%20%D0%9B%D0%B8%D0%B0%D0%BD%D0%BE%D0%B7%D0%BE%D0%B2%D0%BE,%20%D1%83%D0%BB%20%D0%98%D0%BB%D0%B8%D0%BC%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%205,%20%D0%BA.%202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smmluki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moybiznesplan.ru/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://airus.pro/okompanii/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pskcert.ru/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imaton.ru/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kub-test.ru/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ra-creative.ru/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planer.ru/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/manicure_7334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://permcks.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agitpacket.ru/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planer.ru/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rimmini.ru/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1095;&#1091;&#1075;&#1072;&#1077;&#1074;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infocompskov.ru/information/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=127299,%20%D0%93.%D0%BC%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20,%20%D1%83%D0%BB.%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D0%B8%D1%87%D0%B5%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.behance.net/elkalinina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nvsert.ru/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gortestsibir.ru/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experthoreca.ru/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.algoritmika.org/ru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecolab-expert.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/majorrestobar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infocompskov.ru/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oleggolikov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmat.pskov.ru/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@lumastory1829/videos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/kristinamanshinasmm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teamdealer.ru/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-directive.ru/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-o-u-t.ru/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta-t.pro/ru/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosteststandart.ru/pskov.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ako-goszakaz.ru/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/lashhous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/vzletsmm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pskovpilot.ru/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://freelance.ru/bartenev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=123100,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D0%BD%D0%B0%D0%B1.%20%D0%9A%D1%80%D0%B0%D1%81%D0%BD%D0%BE%D0%BF%D1%80%D0%B5%D1%81%D0%BD%D0%B5%D0%BD%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.14" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnedin.ru/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/nikonanna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bizsert.ru/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csmpskov.ru/contacts/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oztest.ru/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyberrlaw.ru/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalonkom.ru/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smmwithnastekeya?from=groups" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.tpprf.ru/ru/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/zen_studiovl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1094;&#1077;&#1085;&#1090;&#1088;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;-&#1073;&#1091;&#1093;&#1075;&#1072;&#1083;&#1090;&#1077;&#1088;&#1080;&#1103;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-market.tech/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sertpt.ru/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/pskovreklama2017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academy-hospitality.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=71.12.62" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/businessphotok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savecons.ru/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ap_visualworkshop_psk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pravo-pro.ru/catalog/284016/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gtrkpskov.ru/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://school.kontur.ru/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=191014,%20%D0%93.%D1%81%D0%B0%D0%BD%D0%BA%D1%82-%D0%BF%D0%B5%D1%82%D0%B5%D1%80%D0%B1%D1%83%D1%80%D0%B3%20,%20%D0%BF%D1%80-%D0%BA%D1%82%20%D0%9B%D0%B8%D1%82%D0%B5%D0%B9%D0%BD%D1%8B%D0%B9,%20%D0%B4.45/8,%20%D0%BB%D0%B8%D1%82.%20%D0%B0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=109029,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D0%BF%D1%80-%D0%B4%20%D0%9C%D0%B8%D1%85%D0%B0%D0%B9%D0%BB%D0%BE%D0%B2%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B4.%201,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/aljona_photo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/dashakucan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmarka.ru/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vizitki--pskov.vsite.top/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/sprofy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gimpskov.ru/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/majorrestobar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promsert.ru/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosimperiya.ru/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.ru/vizitki.pskov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://azbukabranda.ru/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prof-it.ru/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insales.ru/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.profitsert.ru/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lumaxmedia.ru/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proftehkonsalting.ru/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ikcdedovichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvozr.ru/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tumtipb.ru/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/fyodor.egorov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/darijanar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oollydes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sheremetyev-marketing.tilda.ws/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/createyourcode" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://streetofwebsites.ru/sitemap/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://print.endesign.ru/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megagroup.ru/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://market.neftegaz.ru/catalog/company/368098-szhs-vostok-limited/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dnext.ru/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tehpromsert.ru/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-brand.ru/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://garantiso.ru/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotel-konsalt.ru/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pro-rek.ru/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prymery.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskovpilot.ru/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tehpromsert.ru/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/foto_pskov_ushkalova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ter.pskov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interhotel-management.ru/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutoken.ru/projects/major/kontur-extern.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naloghelp60.ru/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluki.ru/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=71.20.9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=454091,%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%D0%BE.%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B2%D0%BD.%D1%80-%D0%BD%20%D0%A1%D0%BE%D0%B2%D0%B5%D1%82%D1%81%D0%BA%D0%B8%D0%B9,%20%D0%B3%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA,%20%D1%83%D0%BB%20%D0%A6%D0%B2%D0%B8%D0%BB%D0%BB%D0%B8%D0%BD%D0%B3%D0%B0,%20%D0%B4.%2057%D0%90" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=640002,%20%D0%9A%D1%83%D1%80%D0%B3%D0%B0%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%9E%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C%20,%20%D0%B3.%20%D0%9A%D1%83%D1%80%D0%B3%D0%B0%D0%BD,%20%D1%83%D0%BB.%20%D0%9F%D1%83%D1%88%D0%BA%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legal-box.ru/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altekpro.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/mi_bre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itpsk.ru/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta-t.pro/ru/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reklamy.ru/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffeestudio.ru/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasplan.ru/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/club228807051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dentalcourse.ru/contact" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centr-pks.ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upokrovki.ru/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-s.info/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-brand.ru/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovsout.ru/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rkspskov.ru/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reklamapskov60.ru/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expoelectroseti.ru/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/starboom.pskov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostfit.ru/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/lionsmm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tishkin-design.ru/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nevacert.ru/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trademark-support.ru/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovfm.ru/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tovarnyj-znak.ru/?cm_id=104652723_5376582157_15644755251_49339522466_49339522466_none_search_type1_no_desktop_premium_25&amp;utm_source=yandex&amp;utm_medium=cpc&amp;utm_campaign=srch-geo-regionsWe-new-s1-t1-w24&amp;utm_content=5376582157%7C15644755251&amp;utm_term=&#1087;&#1072;&#1090;&#1077;&#1085;&#1090;&#1085;&#1086;&#1077;%20&#1073;&#1102;&#1088;&#1086;%20&#1087;&#1072;&#1090;&#1077;&#1085;&#1090;&amp;geo=&#1055;&#1089;&#1082;&#1086;&#1074;&amp;yclid=17833696682117431295" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ar_pro.reklama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svchschool.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mciss.ru/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://print.endesign.ru/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://almsystems.ru/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expertcertservice.ru/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgsa.ru/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sellercenter.ru/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunoyam.com/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskovcontinent.ru/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rafi.moscow/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akulapro.ru/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fotogorodok.su/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anopleskov.ru/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.premier-centr.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijiza.ru/seminars/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkoff.ru/business/contractor/okved/70-22/1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=117534,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D0%B8%D0%BA%D0%B0%20%D0%AF%D0%BD%D0%B3%D0%B5%D0%BB%D1%8F,%20%D0%B4.%203,%20%D0%BA.%202" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buhprofit60.ru/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffeestudio.ru/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklama3r.ru/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pskcert.ru/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas-tech.ru/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kontur.ru/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enter.promo/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=107140,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%92%D0%B5%D1%80%D1%85%D0%BD%D1%8F%D1%8F%20%D0%9A%D1%80%D0%B0%D1%81%D0%BD%D0%BE%D1%81%D0%B5%D0%BB%D1%8C%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%203,%20%D1%81%D1%82%D1%80.%205" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1072;&#1082;&#1072;&#1076;&#1077;&#1084;&#1080;&#1103;-&#1075;&#1086;&#1089;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gnedin.ru/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certex.spb.ru/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://complexcad.ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/naloghelp60" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.expert-iso.ru/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://br48.ru/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insbit.ru/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lead-teams.ru/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academynb.ru/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.petmas.ru/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ppkpskov.ru/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=455023,%20%D0%A7%D0%B5%D0%BB%D1%8F%D0%B1%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F%20%D0%9E%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%9C%D0%B0%D0%B3%D0%BD%D0%B8%D1%82%D0%BE%D0%B3%D0%BE%D1%80%D1%81%D0%BA,%20%D1%83%D0%BB.%20%D0%93%D0%B0%D0%B3%D0%B0%D1%80%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/katia_pskov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fotoservis-vluki.ru/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presentica.net/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/60pskov60" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tensor.ru/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/exhibition1spb," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/bryancev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smm_gavrilova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/eleonoramiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/akula_profi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ingaprint.ru/kontakty/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zhelezno.com/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/itagency" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bazissoft.ru/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pioneercert.ru/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/oksanaloveanimals" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/phkonlemilpskov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/rost_na_zarye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskov-gkh.ru/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ninavisuality" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livemaster.ru/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkoff.ru/business/contractor/okved/70-22/1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prostoriya.ru/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yellow-media.ru/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studiovitrum.ru/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pskovtourism.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ap-d.ru/apd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://net-marketplace.ru/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipk-integral.ru/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expand-solutions.ru/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delightful-tomato-604.notion.site/5dacb9a6fde148d5af33c6535cbeaecc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=129085,%20%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0%20%D0%93%D0%BE%D1%80%D0%BE%D0%B4,%20%D1%83%D0%BB.%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%9C%D0%B0%D1%80%D1%8C%D0%B8%D0%BD%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%209,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=197110,%20%D0%93.%D0%A1%D0%B0%D0%BD%D0%BA%D1%82-%D0%9F%D0%B5%D1%82%D0%B5%D1%80%D0%B1%D1%83%D1%80%D0%B3,%20%D0%B2%D0%BD.%D1%82%D0%B5%D1%80.%D0%B3.%20%D0%9C%D1%83%D0%BD%D0%B8%D1%86%D0%B8%D0%BF%D0%B0%D0%BB%D1%8C%D0%BD%D1%8B%D0%B9%20%D0%9E%D0%BA%D1%80%D1%83%D0%B3%20%D0%A7%D0%BA%D0%B0%D0%BB%D0%BE%D0%B2%D1%81%D0%BA%D0%BE%D0%B5,%20%D1%83%D0%BB%20%D0%91%D0%BE%D0%BB%D1%8C%D1%88%D0%B0%D1%8F%20%D0%97%D0%B5%D0%BB%D0%B5%D0%BD%D0%B8%D0%BD%D0%B0,%20%D0%B4.%2024,%20%D1%81%D1%82%D1%80.%201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/a3rkt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rospatent.online/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskgu.ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://happyprint.pro/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/panova.julie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://domline.ru/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sertis.ru/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crdgroup.ru/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pskov.crdsk.ru/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teplonadzor.ru/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://darkstudio.pro/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/ctformat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://topspikerov.ru/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/direct_design" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekspressprint.ru/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taxcom.ru/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bochenkov.com/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/portfolio60" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julo.agency/uslugi/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://basalto.ru/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1101;&#1082;&#1089;&#1087;&#1077;&#1088;&#1090;-&#1084;&#1072;&#1088;&#1082;&#1077;&#1090;&#1080;&#1085;&#1075;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corestone.ru/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukkpskov.ru/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/brightpsk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/leksanpskov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijiza.ru/seminars/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.list-org.com/list?okved2=85.22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?source=exp-counterparty_entity&amp;text=127576,%20%D0%93.%D0%9C%D0%BE%D1%81%D0%BA%D0%B2%D0%B0,%20%D0%B2%D0%BD.%D1%82%D0%B5%D1%80.%D0%B3.%20%D0%9C%D1%83%D0%BD%D0%B8%D1%86%D0%B8%D0%BF%D0%B0%D0%BB%D1%8C%D0%BD%D1%8B%D0%B9%20%D0%9E%D0%BA%D1%80%D1%83%D0%B3%20%D0%9B%D0%B8%D0%B0%D0%BD%D0%BE%D0%B7%D0%BE%D0%B2%D0%BE,%20%D1%83%D0%BB%20%D0%98%D0%BB%D0%B8%D0%BC%D1%81%D0%BA%D0%B0%D1%8F,%20%D0%B4.%205,%20%D0%BA.%202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/smmluki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moybiznesplan.ru/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://airus.pro/okompanii/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pskcert.ru/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imaton.ru/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kub-test.ru/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ra-creative.ru/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://planer.ru/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/manicure_7334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://permcks.ru/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutpro.ru/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it-pskov.ru/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-sert.ru/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/longtail_psk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O486"/>
+  <dimension ref="A1:O488"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A482" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H495" sqref="H495"/>
+      <selection pane="bottomLeft" activeCell="L481" sqref="L481:R488"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.7109375" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" customWidth="1"/>
     <col min="3" max="3" width="26.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="36.7109375" customWidth="1"/>
     <col min="5" max="5" width="41.42578125" customWidth="1"/>
     <col min="6" max="6" width="36.7109375" customWidth="1"/>
     <col min="7" max="7" width="22.85546875" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" customWidth="1"/>
     <col min="10" max="10" width="23.85546875" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="4" t="s">
@@ -22284,241 +22303,301 @@
       </c>
       <c r="B480" s="11" t="s">
         <v>1734</v>
       </c>
       <c r="C480" s="12">
         <v>602507722483</v>
       </c>
       <c r="D480" s="11"/>
       <c r="E480" s="11" t="s">
         <v>1735</v>
       </c>
       <c r="F480" s="11" t="s">
         <v>535</v>
       </c>
       <c r="G480" s="11">
         <v>2026</v>
       </c>
       <c r="H480" s="11" t="s">
         <v>1736</v>
       </c>
       <c r="I480" s="11" t="s">
         <v>148</v>
       </c>
       <c r="J480" s="11"/>
     </row>
-    <row r="481" spans="1:15" ht="141.75" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:10" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A481" s="11">
         <v>480</v>
       </c>
       <c r="B481" s="11" t="s">
         <v>1737</v>
       </c>
       <c r="C481" s="12">
         <v>290122708114</v>
       </c>
       <c r="D481" s="11" t="s">
         <v>1738</v>
       </c>
       <c r="E481" s="11" t="s">
         <v>1739</v>
       </c>
       <c r="F481" s="11" t="s">
         <v>89</v>
       </c>
       <c r="G481" s="11">
         <v>2026</v>
       </c>
       <c r="H481" s="11" t="s">
         <v>1100</v>
       </c>
       <c r="I481" s="11" t="s">
         <v>148</v>
       </c>
       <c r="J481" s="11"/>
     </row>
-    <row r="482" spans="1:15" ht="94.5" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A482" s="11">
         <v>481</v>
       </c>
       <c r="B482" s="11" t="s">
         <v>1741</v>
       </c>
       <c r="C482" s="12">
         <v>7724301679</v>
       </c>
       <c r="D482" s="11" t="s">
         <v>301</v>
       </c>
       <c r="E482" s="11" t="s">
         <v>1742</v>
       </c>
       <c r="F482" s="11" t="s">
         <v>1750</v>
       </c>
       <c r="G482" s="11">
         <v>2026</v>
       </c>
       <c r="H482" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I482" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J482" s="11" t="s">
         <v>1748</v>
       </c>
-      <c r="O482" s="11"/>
-[...1 lines deleted...]
-    <row r="483" spans="1:15" ht="47.25" x14ac:dyDescent="0.25">
+    </row>
+    <row r="483" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A483" s="11">
         <v>482</v>
       </c>
       <c r="B483" s="11" t="s">
         <v>1743</v>
       </c>
       <c r="C483" s="12">
         <v>673005658382</v>
       </c>
       <c r="D483" s="11" t="s">
         <v>47</v>
       </c>
       <c r="E483" s="11" t="s">
         <v>1744</v>
       </c>
       <c r="F483" s="11" t="s">
         <v>1624</v>
       </c>
       <c r="G483" s="11">
         <v>2026</v>
       </c>
       <c r="H483" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I483" s="11" t="s">
         <v>148</v>
       </c>
       <c r="J483" s="11"/>
-      <c r="O483" s="11"/>
-[...1 lines deleted...]
-    <row r="484" spans="1:15" ht="141.75" x14ac:dyDescent="0.25">
+    </row>
+    <row r="484" spans="1:10" ht="141.75" x14ac:dyDescent="0.25">
       <c r="A484" s="11">
         <v>483</v>
       </c>
       <c r="B484" s="11" t="s">
         <v>1745</v>
       </c>
       <c r="C484" s="12">
         <v>602717204590</v>
       </c>
       <c r="D484" s="11" t="s">
         <v>1746</v>
       </c>
       <c r="E484" s="11" t="s">
         <v>1747</v>
       </c>
       <c r="F484" s="11" t="s">
         <v>99</v>
       </c>
       <c r="G484" s="11">
         <v>2026</v>
       </c>
       <c r="H484" s="11" t="s">
         <v>499</v>
       </c>
       <c r="I484" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J484" s="11" t="s">
         <v>1749</v>
       </c>
-      <c r="O484" s="11"/>
-[...1 lines deleted...]
-    <row r="485" spans="1:15" ht="47.25" x14ac:dyDescent="0.25">
+    </row>
+    <row r="485" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A485" s="11">
         <v>484</v>
       </c>
       <c r="B485" s="11" t="s">
         <v>1751</v>
       </c>
       <c r="C485" s="12">
         <v>602717973638</v>
       </c>
       <c r="D485" s="11" t="s">
         <v>1752</v>
       </c>
       <c r="E485" s="11" t="s">
         <v>1752</v>
       </c>
       <c r="F485" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G485" s="11">
         <v>2026</v>
       </c>
       <c r="H485" s="11" t="s">
         <v>1100</v>
       </c>
       <c r="I485" s="11" t="s">
         <v>703</v>
       </c>
       <c r="J485" s="11" t="s">
         <v>1753</v>
       </c>
     </row>
-    <row r="486" spans="1:15" ht="63" x14ac:dyDescent="0.25">
-      <c r="A486" s="42">
+    <row r="486" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A486" s="11">
         <v>485</v>
       </c>
-      <c r="B486" s="42" t="s">
+      <c r="B486" s="11" t="s">
         <v>1754</v>
       </c>
-      <c r="C486" s="43">
+      <c r="C486" s="12">
         <v>7730344504</v>
       </c>
-      <c r="D486" s="43" t="s">
+      <c r="D486" s="12" t="s">
         <v>1755</v>
       </c>
-      <c r="E486" s="42" t="s">
+      <c r="E486" s="11" t="s">
         <v>1756</v>
       </c>
-      <c r="F486" s="44" t="s">
+      <c r="F486" s="29" t="s">
         <v>1601</v>
       </c>
-      <c r="G486" s="42">
+      <c r="G486" s="11">
         <v>2026</v>
       </c>
-      <c r="H486" s="42" t="s">
+      <c r="H486" s="11" t="s">
         <v>1100</v>
       </c>
-      <c r="I486" s="42" t="s">
-[...2 lines deleted...]
-      <c r="J486" s="42" t="s">
+      <c r="I486" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="J486" s="11" t="s">
         <v>1757</v>
       </c>
-      <c r="L486" s="42"/>
+    </row>
+    <row r="487" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A487" s="11">
+        <v>486</v>
+      </c>
+      <c r="B487" s="11" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C487" s="12">
+        <v>323002412006</v>
+      </c>
+      <c r="D487" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E487" s="11" t="s">
+        <v>1760</v>
+      </c>
+      <c r="F487" s="29" t="s">
+        <v>1766</v>
+      </c>
+      <c r="G487" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H487" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="I487" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="J487" s="11" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A488" s="11">
+        <v>487</v>
+      </c>
+      <c r="B488" s="11" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C488" s="12">
+        <v>6027206095</v>
+      </c>
+      <c r="D488" s="12" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E488" s="11" t="s">
+        <v>1764</v>
+      </c>
+      <c r="F488" s="29" t="s">
+        <v>1767</v>
+      </c>
+      <c r="G488" s="11">
+        <v>2026</v>
+      </c>
+      <c r="H488" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="I488" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="J488" s="14" t="s">
+        <v>1765</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J433" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <hyperlinks>
     <hyperlink ref="J168" r:id="rId1" xr:uid="{8D90C972-FC70-4923-A0EA-25A620D2687B}"/>
     <hyperlink ref="J169" r:id="rId2" xr:uid="{72523372-1437-4191-A106-FBD6B4731872}"/>
     <hyperlink ref="J170" r:id="rId3" display="https://vk.com/naloghelp60" xr:uid="{D09D6A2E-7868-420B-B2DE-CDD96ED63BBC}"/>
     <hyperlink ref="J171" r:id="rId4" display="https://happyprint.pro/" xr:uid="{004DC5FB-5B9E-4A92-9D9A-10FD5C2D3C4C}"/>
     <hyperlink ref="J174" r:id="rId5" xr:uid="{CAC69EF6-9810-46FC-96A8-09F2D3AE5BE9}"/>
     <hyperlink ref="J175" r:id="rId6" display="https://vk.com/majorrestobar" xr:uid="{830C6150-9A9A-43A1-951D-8E2E1DAA9165}"/>
     <hyperlink ref="J176" r:id="rId7" xr:uid="{E0735D4A-2C9A-4CF0-9B92-340E55906AF7}"/>
     <hyperlink ref="J177" r:id="rId8" xr:uid="{243D37B6-AD16-4D3E-9ACE-157E2202EFDD}"/>
     <hyperlink ref="J180" r:id="rId9" xr:uid="{574F4F16-A4CF-4D75-AA0B-702A9F4B02C2}"/>
     <hyperlink ref="J181" r:id="rId10" xr:uid="{88A30021-19FD-4D3B-B314-3FEBBB3EDCBD}"/>
     <hyperlink ref="J183" r:id="rId11" display="https://vk.com/majorrestobar" xr:uid="{00DB8A34-629F-4CC7-BA89-971647C5AD61}"/>
     <hyperlink ref="J188" r:id="rId12" xr:uid="{E78612A1-5AAA-4782-A1B3-D1093B058FE4}"/>
     <hyperlink ref="J189" r:id="rId13" xr:uid="{6163CD4C-D7A3-4811-88FE-76D47C5BC75D}"/>
     <hyperlink ref="J190" r:id="rId14" xr:uid="{09741EA4-5F0A-4626-B547-BEFF9C9495C7}"/>
     <hyperlink ref="J191" r:id="rId15" xr:uid="{9C7B69B0-94B0-49A2-817A-79A2155E7094}"/>
     <hyperlink ref="J192" r:id="rId16" xr:uid="{66C1BF60-D841-4958-8189-DFEA8DE028CC}"/>
     <hyperlink ref="J193" r:id="rId17" xr:uid="{FD0511FB-95E9-43AA-85EF-6D0B5A00160E}"/>
     <hyperlink ref="J194" r:id="rId18" xr:uid="{BFF5C885-D93F-4231-9021-198A0C100317}"/>
     <hyperlink ref="J195" r:id="rId19" xr:uid="{6F2D1ECB-0CF8-4C1B-8261-1C9EAE1E2692}"/>
     <hyperlink ref="J196" r:id="rId20" xr:uid="{44EBC061-DF17-42BE-A2DD-EA739CA8FEA2}"/>
     <hyperlink ref="J197" r:id="rId21" xr:uid="{6F163496-F0F3-4437-B799-F162899062B8}"/>
@@ -22716,54 +22795,56 @@
     <hyperlink ref="J344" r:id="rId213" xr:uid="{77211C27-3FF2-4870-8B60-221B053A2584}"/>
     <hyperlink ref="J348" r:id="rId214" xr:uid="{E0EA8F4B-FE51-4830-9CA6-B931A852D6F6}"/>
     <hyperlink ref="J366" r:id="rId215" xr:uid="{BBA3BB34-94D6-45EA-9E4E-F89CD8903E58}"/>
     <hyperlink ref="J367" r:id="rId216" xr:uid="{6F34C45D-141A-41E7-BC4D-F6493A73F518}"/>
     <hyperlink ref="J373" r:id="rId217" xr:uid="{4D9ADEAE-333F-44F7-AC4B-45446407D229}"/>
     <hyperlink ref="J447" r:id="rId218" xr:uid="{3C911769-AE32-4019-912E-1C24C821C220}"/>
     <hyperlink ref="J448" r:id="rId219" xr:uid="{606B05CF-2B18-4B71-BD17-C7682A0844EF}"/>
     <hyperlink ref="J449" r:id="rId220" xr:uid="{28760E89-A87A-466F-BB46-0D323E9ED3EA}"/>
     <hyperlink ref="J450" r:id="rId221" xr:uid="{038B88D2-3F2C-4141-94F4-67C53937DD3C}"/>
     <hyperlink ref="J453" r:id="rId222" xr:uid="{2BAA0F63-803A-47F5-8FBD-CFEAA353C317}"/>
     <hyperlink ref="J454" r:id="rId223" xr:uid="{20604ECD-E93A-43B6-B126-AB6B8AD25437}"/>
     <hyperlink ref="J456" r:id="rId224" xr:uid="{A471AE78-0D9C-442E-805B-CC2898461952}"/>
     <hyperlink ref="J457" r:id="rId225" xr:uid="{DBE4B6AF-ED03-4296-879B-22C074C663E0}"/>
     <hyperlink ref="J458" r:id="rId226" xr:uid="{7B65DB94-6C77-46F5-9C71-EBDA90A00458}"/>
     <hyperlink ref="J460" r:id="rId227" xr:uid="{FFD07800-1C0D-4168-8844-BD539F4CE378}"/>
     <hyperlink ref="J463" r:id="rId228" xr:uid="{5B942EF5-368F-492A-852A-66D263C31556}"/>
     <hyperlink ref="J468" r:id="rId229" xr:uid="{19D42A2B-7F76-4C1E-9896-16742D264281}"/>
     <hyperlink ref="J470" r:id="rId230" xr:uid="{ECAD4852-12AC-4C4C-BD03-1D38C377F250}"/>
     <hyperlink ref="J471" r:id="rId231" xr:uid="{F401D9E1-CC55-4C5D-AD4D-1E4F61F4A9B9}"/>
     <hyperlink ref="J472" r:id="rId232" xr:uid="{4EE57E49-938F-4EA5-8CB7-4929FB231D83}"/>
     <hyperlink ref="J473" r:id="rId233" xr:uid="{A230B4A7-E936-40A7-8626-4CFD04B5C71A}"/>
     <hyperlink ref="J476" r:id="rId234" xr:uid="{EA656B43-2B2C-4F45-9B7E-9D529FCB5863}"/>
     <hyperlink ref="J477" r:id="rId235" xr:uid="{461E0AE0-E619-47BF-8079-9A3223451D58}"/>
     <hyperlink ref="J479" r:id="rId236" xr:uid="{477889FE-5F60-44DC-96B7-524F20571217}"/>
     <hyperlink ref="J482" r:id="rId237" xr:uid="{469EC53C-9F28-40E4-AAD1-E0832EEB7514}"/>
+    <hyperlink ref="J487" r:id="rId238" xr:uid="{A8D3654C-F344-43B8-A7CD-6667D9474813}"/>
+    <hyperlink ref="J488" r:id="rId239" xr:uid="{0703E7AB-52E3-4EEB-9477-0E61DE8B0025}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="landscape" r:id="rId238"/>
-  <drawing r:id="rId239"/>
+  <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="landscape" r:id="rId240"/>
+  <drawing r:id="rId241"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>